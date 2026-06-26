--- v0 (2026-05-08)
+++ v1 (2026-06-26)
@@ -1,103 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Hoja1" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Hoja1" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#.##0,00"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -130,51 +133,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -523,5751 +526,5751 @@
       <c r="D2" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Tamboyacu</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>517419.37</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>9924715.44</t>
         </is>
       </c>
-      <c r="I2" t="n">
+      <c r="I2" s="2" t="n">
         <v>3840</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>C02</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Rumihurco</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Colegio</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>495826.29</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>9985646.41</t>
         </is>
       </c>
-      <c r="I3" t="n">
+      <c r="I3" s="2" t="n">
         <v>3586</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>C03</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Rumihurco</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Colegio</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>497475.40</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>9986185.39</t>
         </is>
       </c>
-      <c r="I4" t="n">
+      <c r="I4" s="2" t="n">
         <v>3122</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>C04</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Rumipamba</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>El Batán</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>496515.57</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>9980594.73</t>
         </is>
       </c>
-      <c r="I5" t="n">
+      <c r="I5" s="2" t="n">
         <v>3355</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>C05</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Bellavista</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>El Batán</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>504265.47</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>9979906.20</t>
         </is>
       </c>
-      <c r="I6" t="n">
+      <c r="I6" s="2" t="n">
         <v>2960</v>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>C06</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Yaruquí</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>521558.16</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>9981817.92</t>
         </is>
       </c>
-      <c r="I7" t="n">
+      <c r="I7" s="2" t="n">
         <v>2680</v>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>C07</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>San Antonio</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Guayllabamba Medio</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>504966.01</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>9997963.62</t>
         </is>
       </c>
-      <c r="I8" t="n">
+      <c r="I8" s="2" t="n">
         <v>2467</v>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>C08</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>IASA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Santa Clara</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>509533.41</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>9956640.29</t>
         </is>
       </c>
-      <c r="I9" t="n">
+      <c r="I9" s="2" t="n">
         <v>2727</v>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>C09</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Mica Campamento</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>530496.39</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>9942059.04</t>
         </is>
       </c>
-      <c r="I10" t="n">
+      <c r="I10" s="2" t="n">
         <v>3995</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>C10</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>La Mica Presa</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>530267.20</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>9939548.97</t>
         </is>
       </c>
-      <c r="I11" t="n">
+      <c r="I11" s="2" t="n">
         <v>3922</v>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>C11</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Pita Campamento</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>506872.94</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>9945112.99</t>
         </is>
       </c>
-      <c r="I12" t="n">
+      <c r="I12" s="2" t="n">
         <v>3387</v>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>C12</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Quijos Campamento</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Quijos</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>550490.30</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>9947685.48</t>
         </is>
       </c>
-      <c r="I13" t="n">
+      <c r="I13" s="2" t="n">
         <v>2596</v>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>C13</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Salve Faccha</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Oyacachi</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>538701.84</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>9974481.34</t>
         </is>
       </c>
-      <c r="I14" t="n">
+      <c r="I14" s="2" t="n">
         <v>3888</v>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>H01</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Rumihurco Media</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Noroccidente</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Rumihurco</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>496175.58</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>9985335.35</t>
         </is>
       </c>
-      <c r="I15" t="n">
+      <c r="I15" s="2" t="n">
         <v>3316</v>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>H04</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Rumipamba Baja</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Noroccidente</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Rumipamba</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>498225.98</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>9980136.00</t>
         </is>
       </c>
-      <c r="I16" t="n">
+      <c r="I16" s="2" t="n">
         <v>3081</v>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>H07</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Conocoto</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>503685.28</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>9968843.14</t>
         </is>
       </c>
-      <c r="I17" t="n">
+      <c r="I17" s="2" t="n">
         <v>2460</v>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>H08</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Tránsito</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Machágara</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>492270.13</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>9967886.69</t>
         </is>
       </c>
-      <c r="I18" t="n">
+      <c r="I18" s="2" t="n">
         <v>2960</v>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>H10</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Capulí</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Machágara</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>495684.73</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>9967438.74</t>
         </is>
       </c>
-      <c r="I19" t="n">
+      <c r="I19" s="2" t="n">
         <v>2880</v>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>H12</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Pita Bocatoma</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>507165.22</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>9945068.14</t>
         </is>
       </c>
-      <c r="I20" t="n">
+      <c r="I20" s="2" t="n">
         <v>3368</v>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>H13</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Chalpi Grande</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>546168.00</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>9960742.44</t>
         </is>
       </c>
-      <c r="I21" t="n">
+      <c r="I21" s="2" t="n">
         <v>2880</v>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>H15</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Ramon Huañuna</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>533533.37</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>9933428.27</t>
         </is>
       </c>
-      <c r="I22" t="n">
+      <c r="I22" s="2" t="n">
         <v>3691</v>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>H16</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Antisana Diguchi</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>530043.27</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>9937214.86</t>
         </is>
       </c>
-      <c r="I23" t="n">
+      <c r="I23" s="2" t="n">
         <v>3813</v>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>H18</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Tambo 2A</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Tambo</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>516572.13</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>9917480.51</t>
         </is>
       </c>
-      <c r="I24" t="n">
+      <c r="I24" s="2" t="n">
         <v>3823</v>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>H20</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Tambo 12</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Valle Vicioso</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>526654.17</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>9921801.42</t>
         </is>
       </c>
-      <c r="I25" t="n">
+      <c r="I25" s="2" t="n">
         <v>3520</v>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>H22</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Palmira</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>484805.77</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>9974099.28</t>
         </is>
       </c>
-      <c r="I26" t="n">
+      <c r="I26" s="2" t="n">
         <v>2680</v>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>H24</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Guambi San Lorenzo</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>529291.94</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>9973110.13</t>
         </is>
       </c>
-      <c r="I27" t="n">
+      <c r="I27" s="2" t="n">
         <v>3760</v>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>H26</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Salve Faccha</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Oyacachi</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>542688.51</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>9974182.46</t>
         </is>
       </c>
-      <c r="I28" t="n">
+      <c r="I28" s="2" t="n">
         <v>3760</v>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>H27</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Guambicocha</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Oyacachi</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>542734.36</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>9974133.15</t>
         </is>
       </c>
-      <c r="I29" t="n">
+      <c r="I29" s="2" t="n">
         <v>3760</v>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>H28</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Sucus</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>534606.30</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>9959887.11</t>
         </is>
       </c>
-      <c r="I30" t="n">
+      <c r="I30" s="2" t="n">
         <v>3760</v>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>H29</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>San Juan</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>534188.43</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>9960111.21</t>
         </is>
       </c>
-      <c r="I31" t="n">
+      <c r="I31" s="2" t="n">
         <v>3800</v>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>H31</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Blanco Grande</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>547573.10</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>9957780.65</t>
         </is>
       </c>
-      <c r="I32" t="n">
+      <c r="I32" s="2" t="n">
         <v>2665</v>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>H32</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Cojanco</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>539449.69</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>9957520.21</t>
         </is>
       </c>
-      <c r="I33" t="n">
+      <c r="I33" s="2" t="n">
         <v>3200</v>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>H33</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Quijos Norte</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Quijos</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>550305.17</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>9947283.65</t>
         </is>
       </c>
-      <c r="I34" t="n">
+      <c r="I34" s="2" t="n">
         <v>2567</v>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>H34</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>539642.40</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>9958274.93</t>
         </is>
       </c>
-      <c r="I35" t="n">
+      <c r="I35" s="2" t="n">
         <v>3160</v>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>H35</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Quijos Sur</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Quijos</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>550321.91</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>9947254.46</t>
         </is>
       </c>
-      <c r="I36" t="n">
+      <c r="I36" s="2" t="n">
         <v>2562</v>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>H36</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Tuminguina Ramal Papallacta</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>539440.22</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>9957531.24</t>
         </is>
       </c>
-      <c r="I37" t="n">
+      <c r="I37" s="2" t="n">
         <v>3200</v>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>H38</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Río Encantada</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>547297.36</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>9963539.42</t>
         </is>
       </c>
-      <c r="I38" t="n">
+      <c r="I38" s="2" t="n">
         <v>3253</v>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>H39</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Chalpi A</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>546500.60</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>9963955.80</t>
         </is>
       </c>
-      <c r="I39" t="n">
+      <c r="I39" s="2" t="n">
         <v>3200</v>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>H40</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Chalpi B</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>545525.73</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>9962791.42</t>
         </is>
       </c>
-      <c r="I40" t="n">
+      <c r="I40" s="2" t="n">
         <v>3239</v>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>H41</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Chalpi C</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>544766.37</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>9961523.74</t>
         </is>
       </c>
-      <c r="I41" t="n">
+      <c r="I41" s="2" t="n">
         <v>3394</v>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>H42</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Chalpi Norte</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>544792.97</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>9971225.83</t>
         </is>
       </c>
-      <c r="I42" t="n">
+      <c r="I42" s="2" t="n">
         <v>3840</v>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>H43</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Blanco Grande Captación</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>545781.58</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>9955492.38</t>
         </is>
       </c>
-      <c r="I43" t="n">
+      <c r="I43" s="2" t="n">
         <v>3200</v>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>H44</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Antisana DJ Diguchi</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>530065.24</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>9937175.32</t>
         </is>
       </c>
-      <c r="I44" t="n">
+      <c r="I44" s="2" t="n">
         <v>3812</v>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>H45</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Río Papallacta DJ Río Blanco Chico</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>542179.56</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>9958195.92</t>
         </is>
       </c>
-      <c r="I45" t="n">
+      <c r="I45" s="2" t="n">
         <v>2960</v>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>H46</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Papallacta DJ Blanco chico</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>541831.95</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>9957725.92</t>
         </is>
       </c>
-      <c r="I46" t="n">
+      <c r="I46" s="2" t="n">
         <v>2960</v>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>H48</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Mudadero</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>513442.00</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>9931434.54</t>
         </is>
       </c>
-      <c r="I47" t="n">
+      <c r="I47" s="2" t="n">
         <v>3873</v>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>H52</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Alambrado</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>533830.67</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>9940172.97</t>
         </is>
       </c>
-      <c r="I48" t="n">
+      <c r="I48" s="2" t="n">
         <v>3922</v>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>H53</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Moyas</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>535162.30</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>9939880.59</t>
         </is>
       </c>
-      <c r="I49" t="n">
+      <c r="I49" s="2" t="n">
         <v>4019</v>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>H54</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Sarpache</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>534296.31</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>9938264.80</t>
         </is>
       </c>
-      <c r="I50" t="n">
+      <c r="I50" s="2" t="n">
         <v>3942</v>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>H55</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Río Antisana AC</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>530386.57</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>9940670.39</t>
         </is>
       </c>
-      <c r="I51" t="n">
+      <c r="I51" s="2" t="n">
         <v>3957</v>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>H56</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Salve Faccha A1</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Oyacachi</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>537864.55</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>9973335.71</t>
         </is>
       </c>
-      <c r="I52" t="n">
+      <c r="I52" s="2" t="n">
         <v>3896</v>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>H57</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Salve Faccha A2</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Oyacachi</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>537491.59</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>9973502.27</t>
         </is>
       </c>
-      <c r="I53" t="n">
+      <c r="I53" s="2" t="n">
         <v>3898</v>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>H58</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Salve Faccha A6</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Oyacachi</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>537411.98</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>9974970.17</t>
         </is>
       </c>
-      <c r="I54" t="n">
+      <c r="I54" s="2" t="n">
         <v>3918</v>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>P03</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Rumihurco Machángara</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Colegio</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>497026.08</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>9985543.76</t>
         </is>
       </c>
-      <c r="I55" t="n">
+      <c r="I55" s="2" t="n">
         <v>3245</v>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>P05</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Rumihurco Occidental</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Colegio</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>498850.23</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>9986785.46</t>
         </is>
       </c>
-      <c r="I56" t="n">
+      <c r="I56" s="2" t="n">
         <v>2920</v>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>P08</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Rumipamba Bodegas</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>El Batán</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>498892.65</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>9979986.62</t>
         </is>
       </c>
-      <c r="I57" t="n">
+      <c r="I57" s="2" t="n">
         <v>3005</v>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>P09</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Iñaquito INAMHI</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>El Batán</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>501372.08</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>9980269.60</t>
         </is>
       </c>
-      <c r="I58" t="n">
+      <c r="I58" s="2" t="n">
         <v>2804</v>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>P10</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Dac Aeropuerto</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>El Batán</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>501200.29</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>9983561.01</t>
         </is>
       </c>
-      <c r="I59" t="n">
+      <c r="I59" s="2" t="n">
         <v>2811</v>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>P11</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Antenas</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>El Batán</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>497326.67</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>9981633.83</t>
         </is>
       </c>
-      <c r="I60" t="n">
+      <c r="I60" s="2" t="n">
         <v>3800</v>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>P12</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Toctiuco</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Machágara</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>496962.95</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>9977180.18</t>
         </is>
       </c>
-      <c r="I61" t="n">
+      <c r="I61" s="2" t="n">
         <v>3232</v>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>P13</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Cumbaya</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>507800.34</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>9976387.82</t>
         </is>
       </c>
-      <c r="I62" t="n">
+      <c r="I62" s="2" t="n">
         <v>2339</v>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>P14</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Zámbiza</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>505970.78</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>9983673.19</t>
         </is>
       </c>
-      <c r="I63" t="n">
+      <c r="I63" s="2" t="n">
         <v>2677</v>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>C21</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Machágara</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>492222.74</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>9972532.36</t>
         </is>
       </c>
-      <c r="I64" t="n">
+      <c r="I64" s="2" t="n">
         <v>3273</v>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>P16</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Izobamba</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>San Pedro</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>493859.16</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>9959517.34</t>
         </is>
       </c>
-      <c r="I65" t="n">
+      <c r="I65" s="2" t="n">
         <v>3046</v>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>P17</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>El Tingo</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>506337.01</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>9967507.34</t>
         </is>
       </c>
-      <c r="I66" t="n">
+      <c r="I66" s="2" t="n">
         <v>2483</v>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>P18</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Guayllabamba</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>516072.28</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>9991335.91</t>
         </is>
       </c>
-      <c r="I67" t="n">
+      <c r="I67" s="2" t="n">
         <v>2259</v>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>P19</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>La Tola (Tumbaco)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>514419.41</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>9974348.23</t>
         </is>
       </c>
-      <c r="I68" t="n">
+      <c r="I68" s="2" t="n">
         <v>2480</v>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>C20</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Calderón</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Guayllabamba Medio</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>507421.06</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>9991397.36</t>
         </is>
       </c>
-      <c r="I69" t="n">
+      <c r="I69" s="2" t="n">
         <v>2771</v>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>P21</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Río Grande Chillogallo</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Machágara</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>490658.44</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>9968455.47</t>
         </is>
       </c>
-      <c r="I70" t="n">
+      <c r="I70" s="2" t="n">
         <v>3103</v>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>P22</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Chillogallo</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Machágara</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>490453.88</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>9969226.21</t>
         </is>
       </c>
-      <c r="I71" t="n">
+      <c r="I71" s="2" t="n">
         <v>3202</v>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>P23</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Atacazo</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Machágara</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>488666.66</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>9964786.15</t>
         </is>
       </c>
-      <c r="I72" t="n">
+      <c r="I72" s="2" t="n">
         <v>3877</v>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>P24</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Observatorio</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>Anglo French</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>499736.40</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>9976216.59</t>
         </is>
       </c>
-      <c r="I73" t="n">
+      <c r="I73" s="2" t="n">
         <v>2827</v>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>C19</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>El Troje</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>Machágara</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>497372.93</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>9963120.85</t>
         </is>
       </c>
-      <c r="I74" t="n">
+      <c r="I74" s="2" t="n">
         <v>3122</v>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>C18</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Puengasí</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Machágara</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>500769.56</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>9973818.84</t>
         </is>
       </c>
-      <c r="I75" t="n">
+      <c r="I75" s="2" t="n">
         <v>2970</v>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>P27</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>San Francisco</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Machágara</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>495580.29</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>9977632.63</t>
         </is>
       </c>
-      <c r="I76" t="n">
+      <c r="I76" s="2" t="n">
         <v>3551</v>
       </c>
       <c r="J76" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>P28</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Cruz Loma</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>El Batán</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>495770.84</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>9979839.05</t>
         </is>
       </c>
-      <c r="I77" t="n">
+      <c r="I77" s="2" t="n">
         <v>4012</v>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>P29</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Palmira</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>485032.59</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>9973924.91</t>
         </is>
       </c>
-      <c r="I78" t="n">
+      <c r="I78" s="2" t="n">
         <v>2673</v>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>P30</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Santa Rosa</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>488572.27</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>9971789.71</t>
         </is>
       </c>
-      <c r="I79" t="n">
+      <c r="I79" s="2" t="n">
         <v>2913</v>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>P31</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Pichán</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Noroccidente</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Pichán</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>492032.35</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>9987187.85</t>
         </is>
       </c>
-      <c r="I80" t="n">
+      <c r="I80" s="2" t="n">
         <v>3516</v>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>P32</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Mindo Bajo</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Noroccidente</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Mindo</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>489100.98</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>9984909.70</t>
         </is>
       </c>
-      <c r="I81" t="n">
+      <c r="I81" s="2" t="n">
         <v>3330</v>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>P33</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Nunalviro</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>531440.61</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>9971261.10</t>
         </is>
       </c>
-      <c r="I82" t="n">
+      <c r="I82" s="2" t="n">
         <v>4116</v>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>P34</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>539936.28</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>9957892.78</t>
         </is>
       </c>
-      <c r="I83" t="n">
+      <c r="I83" s="2" t="n">
         <v>3156</v>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>P35</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Bocatoma Pita</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>506779.71</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>9945059.32</t>
         </is>
       </c>
-      <c r="I84" t="n">
+      <c r="I84" s="2" t="n">
         <v>3361</v>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>P37</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Salve Faccha</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Oyacachi</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>538297.75</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>9974118.36</t>
         </is>
       </c>
-      <c r="I85" t="n">
+      <c r="I85" s="2" t="n">
         <v>3880</v>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>P38</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>San Simón</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>538914.71</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>9942255.90</t>
         </is>
       </c>
-      <c r="I86" t="n">
+      <c r="I86" s="2" t="n">
         <v>4303</v>
       </c>
       <c r="J86" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>P39</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Yangahuagra</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>515068.11</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>9926804.23</t>
         </is>
       </c>
-      <c r="I87" t="n">
+      <c r="I87" s="2" t="n">
         <v>3972</v>
       </c>
       <c r="J87" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>P40</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Tambo 2a</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Tambo</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>515838.44</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>9916833.32</t>
         </is>
       </c>
-      <c r="I88" t="n">
+      <c r="I88" s="2" t="n">
         <v>3880</v>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>P41</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Guayllabamba Hacienda</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>516939.90</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>9990666.10</t>
         </is>
       </c>
-      <c r="I89" t="n">
+      <c r="I89" s="2" t="n">
         <v>2373</v>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>P42</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Antisana Ramón Huañuna</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>533533.37</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>9933428.27</t>
         </is>
       </c>
-      <c r="I90" t="n">
+      <c r="I90" s="2" t="n">
         <v>3691</v>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>P43</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Antisana Limboasi</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>532466.92</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>9934401.31</t>
         </is>
       </c>
-      <c r="I91" t="n">
+      <c r="I91" s="2" t="n">
         <v>3734</v>
       </c>
       <c r="J91" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>C16</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Guaytaloma</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>542097.78</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>9967076.30</t>
         </is>
       </c>
-      <c r="I92" t="n">
+      <c r="I92" s="2" t="n">
         <v>3782</v>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>P45</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>El Quinche</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>523254.72</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>9987683.71</t>
         </is>
       </c>
-      <c r="I93" t="n">
+      <c r="I93" s="2" t="n">
         <v>2686</v>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>P46</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Chalpi Grande</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>546170.21</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>9960778.58</t>
         </is>
       </c>
-      <c r="I94" t="n">
+      <c r="I94" s="2" t="n">
         <v>2905</v>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Mindo Captación</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Noroccidente</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>Mindo</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>490186.09</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>9983470.18</t>
         </is>
       </c>
-      <c r="I95" t="n">
+      <c r="I95" s="2" t="n">
         <v>3600</v>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>P52</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Pintag</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>513777.27</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>9959882.66</t>
         </is>
       </c>
-      <c r="I96" t="n">
+      <c r="I96" s="2" t="n">
         <v>2814</v>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>P53</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Paluguillo</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>523709.79</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>9970416.81</t>
         </is>
       </c>
-      <c r="I97" t="n">
+      <c r="I97" s="2" t="n">
         <v>2969</v>
       </c>
       <c r="J97" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>P54</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>El Carmen</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>515012.27</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>9949730.50</t>
         </is>
       </c>
-      <c r="I98" t="n">
+      <c r="I98" s="2" t="n">
         <v>3283</v>
       </c>
       <c r="J98" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>P55</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Antisana Diguchi</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>526392.68</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>9936650.63</t>
         </is>
       </c>
-      <c r="I99" t="n">
+      <c r="I99" s="2" t="n">
         <v>3958</v>
       </c>
       <c r="J99" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>P56</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Tanque Solanda</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Machágara</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>496576.51</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>9968833.19</t>
         </is>
       </c>
-      <c r="I100" t="n">
+      <c r="I100" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J100" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>P57</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Quijos Campamento</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Quijos</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>550312.65</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>9948004.12</t>
         </is>
       </c>
-      <c r="I101" t="n">
+      <c r="I101" s="2" t="n">
         <v>2698</v>
       </c>
       <c r="J101" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>C15</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Nanegalito</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Guayllabamba Medio</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>479360.46</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>10006618.39</t>
         </is>
       </c>
-      <c r="I102" t="n">
+      <c r="I102" s="2" t="n">
         <v>1767</v>
       </c>
       <c r="J102" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>P59</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Calacalí</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Guayllabamba Medio</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>498369.85</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>10000783.43</t>
         </is>
       </c>
-      <c r="I103" t="n">
+      <c r="I103" s="2" t="n">
         <v>2894</v>
       </c>
       <c r="J103" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>C25</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>San José de Minas</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Guayllabamba Medio</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>509664.02</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>10019182.05</t>
         </is>
       </c>
-      <c r="I104" t="n">
+      <c r="I104" s="2" t="n">
         <v>2466</v>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>P61</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Perucho</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Guayllabamba Medio</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>508705.65</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>10012229.77</t>
         </is>
       </c>
-      <c r="I105" t="n">
+      <c r="I105" s="2" t="n">
         <v>1858</v>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>P62</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Blanco Chico Alto</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>539591.68</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>9949890.69</t>
         </is>
       </c>
-      <c r="I106" t="n">
+      <c r="I106" s="2" t="n">
         <v>4320</v>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>P63</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>La Virgen Papallacta</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>534308.65</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>9964564.66</t>
         </is>
       </c>
-      <c r="I107" t="n">
+      <c r="I107" s="2" t="n">
         <v>4365</v>
       </c>
       <c r="J107" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>P64</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Laguna Encantada</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>547840.09</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>9968126.57</t>
         </is>
       </c>
-      <c r="I108" t="n">
+      <c r="I108" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="J108" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>P65</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Laguna Santa Lucía</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>535420.41</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>9948588.36</t>
         </is>
       </c>
-      <c r="I109" t="n">
+      <c r="I109" s="2" t="n">
         <v>4379</v>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>P66</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Blanco Grande</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>545738.02</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>9955637.48</t>
         </is>
       </c>
-      <c r="I110" t="n">
+      <c r="I110" s="2" t="n">
         <v>3208</v>
       </c>
       <c r="J110" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>P67</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Relleno El Inga</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>516046.18</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>9967465.44</t>
         </is>
       </c>
-      <c r="I111" t="n">
+      <c r="I111" s="2" t="n">
         <v>2658</v>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>P68</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Salve Faccha alto</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Oyacachi</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>536741.69</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>9974088.22</t>
         </is>
       </c>
-      <c r="I112" t="n">
+      <c r="I112" s="2" t="n">
         <v>3919</v>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>P70</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>CC El Bosque</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>El Batán</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>500293.65</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>9982112.95</t>
         </is>
       </c>
-      <c r="I113" t="n">
+      <c r="I113" s="2" t="n">
         <v>2903</v>
       </c>
       <c r="J113" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>P71</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Collaloma Medio</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>Colegio</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>502983.59</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>9986436.34</t>
         </is>
       </c>
-      <c r="I114" t="n">
+      <c r="I114" s="2" t="n">
         <v>2968</v>
       </c>
       <c r="J114" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>P72</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Colinas Alto</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Colegio</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>497432.65</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>9988624.02</t>
         </is>
       </c>
-      <c r="I115" t="n">
+      <c r="I115" s="2" t="n">
         <v>3088</v>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>P73</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Rayocucho</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Guayllabamba Medio</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>500713.80</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>9996168.70</t>
         </is>
       </c>
-      <c r="I116" t="n">
+      <c r="I116" s="2" t="n">
         <v>2901</v>
       </c>
       <c r="J116" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>AB02</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Qda CERRO NEGRO</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D117" t="inlineStr"/>
@@ -6721,351 +6724,351 @@
       <c r="D133" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>San Pedro</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>495616.48</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>9944981.88</t>
         </is>
       </c>
-      <c r="I133" t="n">
+      <c r="I133" s="2" t="n">
         <v>2840</v>
       </c>
       <c r="J133" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>AC01_2</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Vertiente Tesalia 2</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>San Pedro</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>495181.84</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>9946810.07</t>
         </is>
       </c>
-      <c r="I134" t="n">
+      <c r="I134" s="2" t="n">
         <v>2835</v>
       </c>
       <c r="J134" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>AC01_3</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Vertiente Tesalia 3</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>San Pedro</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>495181.84</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>9946810.07</t>
         </is>
       </c>
-      <c r="I135" t="n">
+      <c r="I135" s="2" t="n">
         <v>2835</v>
       </c>
       <c r="J135" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>AC01_4</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Vertiente Tesalia 4</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>San Pedro</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>495181.84</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>9946810.07</t>
         </is>
       </c>
-      <c r="I136" t="n">
+      <c r="I136" s="2" t="n">
         <v>2835</v>
       </c>
       <c r="J136" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>AC02</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Acequia La Compañía</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>San Pedro</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>496404.26</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>9945421.14</t>
         </is>
       </c>
-      <c r="I137" t="n">
+      <c r="I137" s="2" t="n">
         <v>2865</v>
       </c>
       <c r="J137" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>AC02_2</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Acequia La Compañía 2</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>San Pedro</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>495737.53</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>9945648.36</t>
         </is>
       </c>
-      <c r="I138" t="n">
+      <c r="I138" s="2" t="n">
         <v>2865</v>
       </c>
       <c r="J138" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>AC02_3</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Acequia La Compañía 3</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>San Pedro</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>495737.53</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>9945648.36</t>
         </is>
       </c>
-      <c r="I139" t="n">
+      <c r="I139" s="2" t="n">
         <v>2865</v>
       </c>
       <c r="J139" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>AC03</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Acequia La Compañía para fábrica Sillunchi</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D140" t="inlineStr"/>
@@ -7099,251 +7102,251 @@
       <c r="D141" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>San Pedro</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>495239.62</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>9946869.08</t>
         </is>
       </c>
-      <c r="I141" t="n">
+      <c r="I141" s="2" t="n">
         <v>2835</v>
       </c>
       <c r="J141" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>AC05</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Vertiente Medrano</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>San Pedro</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>497766.49</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>9956242.12</t>
         </is>
       </c>
-      <c r="I142" t="n">
+      <c r="I142" s="2" t="n">
         <v>2640</v>
       </c>
       <c r="J142" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>AC05_1</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Vertiente Medrano</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>San Pedro</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>497766.49</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>9956242.12</t>
         </is>
       </c>
-      <c r="I143" t="n">
+      <c r="I143" s="2" t="n">
         <v>2640</v>
       </c>
       <c r="J143" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>AC05_2</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Vertiente Medrano</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>San Pedro</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>497766.49</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>9956242.12</t>
         </is>
       </c>
-      <c r="I144" t="n">
+      <c r="I144" s="2" t="n">
         <v>2640</v>
       </c>
       <c r="J144" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>AC05_3</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Vertiente Medrano</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>San Pedro</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>497766.49</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>9956242.12</t>
         </is>
       </c>
-      <c r="I145" t="n">
+      <c r="I145" s="2" t="n">
         <v>2640</v>
       </c>
       <c r="J145" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>AC08</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Vertiente Cristalina Nº3</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D146" t="inlineStr"/>
@@ -7601,51 +7604,51 @@
       <c r="D155" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>495277.75</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>9968897.39</t>
         </is>
       </c>
-      <c r="I155" t="n">
+      <c r="I155" s="2" t="n">
         <v>2883</v>
       </c>
       <c r="J155" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>CC07</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Qda Shanshayacu AJ Machángara calle Quimiac</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D156" t="inlineStr"/>
@@ -7679,51 +7682,51 @@
       <c r="D157" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>492270.13</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>9967886.69</t>
         </is>
       </c>
-      <c r="I157" t="n">
+      <c r="I157" s="2" t="n">
         <v>3276</v>
       </c>
       <c r="J157" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>CC09</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Río Grande Santa Bárbara</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D158" t="inlineStr"/>
@@ -7981,51 +7984,51 @@
       <c r="D167" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>495886.97</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>9967766.61</t>
         </is>
       </c>
-      <c r="I167" t="n">
+      <c r="I167" s="2" t="n">
         <v>2876</v>
       </c>
       <c r="J167" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>CC19</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Rìo Machàngara ( Lucha de los Pobres)</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D168" t="inlineStr"/>
@@ -8143,51 +8146,51 @@
       <c r="D172" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>497285.54</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>9971871.55</t>
         </is>
       </c>
-      <c r="I172" t="n">
+      <c r="I172" s="2" t="n">
         <v>2860</v>
       </c>
       <c r="J172" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>CC24</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Colector El Recreo AJ Machángara</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D173" t="inlineStr"/>
@@ -8221,51 +8224,51 @@
       <c r="D174" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>497452.07</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>9973492.43</t>
         </is>
       </c>
-      <c r="I174" t="n">
+      <c r="I174" s="2" t="n">
         <v>2830</v>
       </c>
       <c r="J174" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>CC26</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Rìo Machàngara en el Sena Recoleta</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D175" t="inlineStr"/>
@@ -8327,51 +8330,51 @@
       <c r="D177" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>501652.91</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>9975751.92</t>
         </is>
       </c>
-      <c r="I177" t="n">
+      <c r="I177" s="2" t="n">
         <v>2630</v>
       </c>
       <c r="J177" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>CC29</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Colector El Batán descarga</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D178" t="inlineStr"/>
@@ -8405,51 +8408,51 @@
       <c r="D179" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>509386.77</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>9979789.50</t>
         </is>
       </c>
-      <c r="I179" t="n">
+      <c r="I179" s="2" t="n">
         <v>2214</v>
       </c>
       <c r="J179" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>CC31</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Qda Rumipamba</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D180" t="inlineStr"/>
@@ -8883,981 +8886,981 @@
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>CG01</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Río Pita DJ Guapal  Playa Chica</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr"/>
       <c r="F196" t="inlineStr"/>
       <c r="G196" t="inlineStr"/>
       <c r="H196" t="inlineStr"/>
-      <c r="I196" t="n">
+      <c r="I196" s="2" t="n">
         <v>2740</v>
       </c>
       <c r="J196" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>CG02</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Río Pita AJ San Pedro ALOAG</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>505422.93</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>9966867.86</t>
         </is>
       </c>
-      <c r="I197" t="n">
+      <c r="I197" s="2" t="n">
         <v>2430</v>
       </c>
       <c r="J197" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>CG03</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Río San Pedro puente Uyumbicho Trópico</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr"/>
       <c r="F198" t="inlineStr"/>
       <c r="G198" t="inlineStr"/>
       <c r="H198" t="inlineStr"/>
-      <c r="I198" t="n">
+      <c r="I198" s="2" t="n">
         <v>2610</v>
       </c>
       <c r="J198" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>CG04</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Río San Pedro AJ Río Pita Puente Amaguaña</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>San Pedro</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>504526.52</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>9966962.64</t>
         </is>
       </c>
-      <c r="I199" t="n">
+      <c r="I199" s="2" t="n">
         <v>2425</v>
       </c>
       <c r="J199" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>CG05</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Río San Pedro Puente Guangopolo</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr"/>
       <c r="F200" t="inlineStr"/>
       <c r="G200" t="inlineStr"/>
       <c r="H200" t="inlineStr"/>
-      <c r="I200" t="n">
+      <c r="I200" s="2" t="n">
         <v>2240</v>
       </c>
       <c r="J200" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>CG06</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Río San Pedro Triángulo Vía Conocoto AJ Pita</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>514834.09</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>9976134.04</t>
         </is>
       </c>
-      <c r="I201" t="n">
+      <c r="I201" s="2" t="n">
         <v>2440</v>
       </c>
       <c r="J201" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>CG07</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Río San Pedro Puente Cerveceria Cumbayá</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>514675.20</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>9977046.82</t>
         </is>
       </c>
-      <c r="I202" t="n">
+      <c r="I202" s="2" t="n">
         <v>2180</v>
       </c>
       <c r="J202" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>CG08</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Río San Pedro AJ Machangara (minas de</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>518211.61</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>9977469.28</t>
         </is>
       </c>
-      <c r="I203" t="n">
+      <c r="I203" s="2" t="n">
         <v>2480</v>
       </c>
       <c r="J203" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>CG09</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Río San Pedro y Machangara AJ turbinado C Hd</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>515221.58</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>9981062.04</t>
         </is>
       </c>
-      <c r="I204" t="n">
+      <c r="I204" s="2" t="n">
         <v>2240</v>
       </c>
       <c r="J204" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>CG10</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Canal Tumbaco Toma Río Pita</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>516289.69</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>9989424.32</t>
         </is>
       </c>
-      <c r="I205" t="n">
+      <c r="I205" s="2" t="n">
         <v>2230</v>
       </c>
       <c r="J205" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>CG11</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Qda Los Alemanes</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>515583.60</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>9990342.07</t>
         </is>
       </c>
-      <c r="I206" t="n">
+      <c r="I206" s="2" t="n">
         <v>2270</v>
       </c>
       <c r="J206" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>CG12</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Qda Retraida</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>516782.53</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>9993404.46</t>
         </is>
       </c>
-      <c r="I207" t="n">
+      <c r="I207" s="2" t="n">
         <v>2120</v>
       </c>
       <c r="J207" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>CG13</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Qda  Lalagachi (Checa)</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>516460.50</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>9994021.31</t>
         </is>
       </c>
-      <c r="I208" t="n">
+      <c r="I208" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="J208" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>CG14</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Río Uravia ( la victoria - El Quinche)</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D209" t="inlineStr"/>
       <c r="E209" t="inlineStr"/>
       <c r="F209" t="inlineStr"/>
       <c r="G209" t="inlineStr"/>
       <c r="H209" t="inlineStr"/>
-      <c r="I209" t="n">
+      <c r="I209" s="2" t="n">
         <v>3200</v>
       </c>
       <c r="J209" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>CG15</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Río Alcantarilla Tumbaco</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D210" t="inlineStr"/>
       <c r="E210" t="inlineStr"/>
       <c r="F210" t="inlineStr"/>
       <c r="G210" t="inlineStr"/>
       <c r="H210" t="inlineStr"/>
-      <c r="I210" t="n">
+      <c r="I210" s="2" t="n">
         <v>3150</v>
       </c>
       <c r="J210" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>CG16</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Río Chiche Puente Viejo</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr"/>
       <c r="F211" t="inlineStr"/>
       <c r="G211" t="inlineStr"/>
       <c r="H211" t="inlineStr"/>
-      <c r="I211" t="n">
+      <c r="I211" s="2" t="n">
         <v>1980</v>
       </c>
       <c r="J211" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>CG17</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Río Guambi Camino Antiguo</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>Guayllabamba Medio</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>513328.53</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>10006254.71</t>
         </is>
       </c>
-      <c r="I212" t="n">
+      <c r="I212" s="2" t="n">
         <v>1790</v>
       </c>
       <c r="J212" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>CG18</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Río Guambi Puente Pifo-Puembo</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>Guayllabamba Medio</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>511804.18</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>10005866.85</t>
         </is>
       </c>
-      <c r="I213" t="n">
+      <c r="I213" s="2" t="n">
         <v>1810</v>
       </c>
       <c r="J213" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>CG19</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Qda El Quinche (Guayllabamba)</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D214" t="inlineStr"/>
       <c r="E214" t="inlineStr"/>
       <c r="F214" t="inlineStr"/>
       <c r="G214" t="inlineStr"/>
       <c r="H214" t="inlineStr"/>
-      <c r="I214" t="n">
+      <c r="I214" s="2" t="n">
         <v>1930</v>
       </c>
       <c r="J214" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>CG20</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Qda Ormaza puente Llano Chico</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr"/>
       <c r="F215" t="inlineStr"/>
       <c r="G215" t="inlineStr"/>
       <c r="H215" t="inlineStr"/>
-      <c r="I215" t="n">
+      <c r="I215" s="2" t="n">
         <v>1950</v>
       </c>
       <c r="J215" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>CG21</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Río Coyago  puente Guayllabamba</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D216" t="inlineStr"/>
       <c r="E216" t="inlineStr"/>
       <c r="F216" t="inlineStr"/>
       <c r="G216" t="inlineStr"/>
       <c r="H216" t="inlineStr"/>
-      <c r="I216" t="n">
+      <c r="I216" s="2" t="n">
         <v>1250</v>
       </c>
       <c r="J216" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>CG22</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Río Granobles en el puente</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr"/>
       <c r="F217" t="inlineStr"/>
       <c r="G217" t="inlineStr"/>
       <c r="H217" t="inlineStr"/>
-      <c r="I217" t="n">
+      <c r="I217" s="2" t="n">
         <v>2740</v>
       </c>
       <c r="J217" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>CG23</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Río Guachalá ( puente)</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D218" t="inlineStr"/>
       <c r="E218" t="inlineStr"/>
       <c r="F218" t="inlineStr"/>
       <c r="G218" t="inlineStr"/>
       <c r="H218" t="inlineStr"/>
-      <c r="I218" t="n">
+      <c r="I218" s="2" t="n">
         <v>1680</v>
       </c>
       <c r="J218" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>CG24</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Río Pisque puente panamericana</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr"/>
       <c r="F219" t="inlineStr"/>
       <c r="G219" t="inlineStr"/>
       <c r="H219" t="inlineStr"/>
-      <c r="I219" t="n">
+      <c r="I219" s="2" t="n">
         <v>1190</v>
       </c>
       <c r="J219" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>CG25</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Río Cubi Perucho</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D220" t="inlineStr"/>
@@ -9871,51 +9874,51 @@
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>CG26</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Río Quinde (Selva Alegre)</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr"/>
       <c r="F221" t="inlineStr"/>
       <c r="G221" t="inlineStr"/>
       <c r="H221" t="inlineStr"/>
-      <c r="I221" t="n">
+      <c r="I221" s="2" t="n">
         <v>1530</v>
       </c>
       <c r="J221" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>CG27</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Río Intag García Moreno</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D222" t="inlineStr"/>
@@ -9929,51 +9932,51 @@
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>CG28</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Río Pichán</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D223" t="inlineStr"/>
       <c r="E223" t="inlineStr"/>
       <c r="F223" t="inlineStr"/>
       <c r="G223" t="inlineStr"/>
       <c r="H223" t="inlineStr"/>
-      <c r="I223" t="n">
+      <c r="I223" s="2" t="n">
         <v>2645</v>
       </c>
       <c r="J223" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>CG29</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Río Alambi Nanegalito</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D224" t="inlineStr"/>
@@ -10147,201 +10150,201 @@
       <c r="D230" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>502573.12</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>9976885.93</t>
         </is>
       </c>
-      <c r="I230" t="n">
+      <c r="I230" s="2" t="n">
         <v>2600</v>
       </c>
       <c r="J230" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>CT02</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Vertiente Guápulo Piscinas</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>502986.07</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>9978674.76</t>
         </is>
       </c>
-      <c r="I231" t="n">
+      <c r="I231" s="2" t="n">
         <v>2600</v>
       </c>
       <c r="J231" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>CT03</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Vertiente El Inga</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>502973.33</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>9978613.77</t>
         </is>
       </c>
-      <c r="I232" t="n">
+      <c r="I232" s="2" t="n">
         <v>2795</v>
       </c>
       <c r="J232" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>CT04</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Vertientes Chirimoyas (3)</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>512863.70</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>9981544.64</t>
         </is>
       </c>
-      <c r="I233" t="n">
+      <c r="I233" s="2" t="n">
         <v>2146</v>
       </c>
       <c r="J233" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>CT05</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Qda Larios</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D234" t="inlineStr"/>
@@ -10935,501 +10938,501 @@
       <c r="D255" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
           <t>484805.77</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>9974099.28</t>
         </is>
       </c>
-      <c r="I255" t="n">
+      <c r="I255" s="2" t="n">
         <v>3650</v>
       </c>
       <c r="J255" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>LL02</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Qda Chimborazo Cantera</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t>488364.71</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>9974017.53</t>
         </is>
       </c>
-      <c r="I256" t="n">
+      <c r="I256" s="2" t="n">
         <v>2960</v>
       </c>
       <c r="J256" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>LL03</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Río Cinto en Santa Rosa</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
           <t>488620.10</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>9971903.63</t>
         </is>
       </c>
-      <c r="I257" t="n">
+      <c r="I257" s="2" t="n">
         <v>2920</v>
       </c>
       <c r="J257" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>LL04</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Qda Chalhuayacu</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
           <t>488187.13</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>9972034.78</t>
         </is>
       </c>
-      <c r="I258" t="n">
+      <c r="I258" s="2" t="n">
         <v>2925</v>
       </c>
       <c r="J258" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>LL05</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Ramal Pugnahua-Chimborazo-Cotogyacu</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>487419.32</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>9976393.33</t>
         </is>
       </c>
-      <c r="I259" t="n">
+      <c r="I259" s="2" t="n">
         <v>3060</v>
       </c>
       <c r="J259" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>LL06</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Ramal El Chazo-Pogyo-Cuchicorral</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>492326.38</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>9975141.19</t>
         </is>
       </c>
-      <c r="I260" t="n">
+      <c r="I260" s="2" t="n">
         <v>3184</v>
       </c>
       <c r="J260" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>LL07</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Ramal Oriental (DiqueTambillo)</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>492979.32</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>9975307.29</t>
         </is>
       </c>
-      <c r="I261" t="n">
+      <c r="I261" s="2" t="n">
         <v>3184</v>
       </c>
       <c r="J261" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>LL08</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Entrada Túnel Ungui</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>491668.84</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>9972737.18</t>
         </is>
       </c>
-      <c r="I262" t="n">
+      <c r="I262" s="2" t="n">
         <v>3055</v>
       </c>
       <c r="J262" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>LL09</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Vertiente San Ignacio</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>493918.23</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>9976705.57</t>
         </is>
       </c>
-      <c r="I263" t="n">
+      <c r="I263" s="2" t="n">
         <v>3400</v>
       </c>
       <c r="J263" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>LL10</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Acequia Pichincha</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>495580.21</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
           <t>9978518.69</t>
         </is>
       </c>
-      <c r="I264" t="n">
+      <c r="I264" s="2" t="n">
         <v>3680</v>
       </c>
       <c r="J264" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>LL11</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Acequia Pichincha (chorrera)</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D265" t="inlineStr"/>
@@ -11463,101 +11466,101 @@
       <c r="D266" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>496055.18</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>9979545.67</t>
         </is>
       </c>
-      <c r="I266" t="n">
+      <c r="I266" s="2" t="n">
         <v>3940</v>
       </c>
       <c r="J266" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>LL13</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Acequia La Palma (B.Armero) 10 sitios</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>497769.00</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>9978550.01</t>
         </is>
       </c>
-      <c r="I267" t="n">
+      <c r="I267" s="2" t="n">
         <v>3940</v>
       </c>
       <c r="J267" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>LL14</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Vertientes Llugllucchas</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D268" t="inlineStr"/>
@@ -11843,711 +11846,711 @@
       <c r="D278" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
           <t>530065.24</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
           <t>9937175.32</t>
         </is>
       </c>
-      <c r="I278" t="n">
+      <c r="I278" s="2" t="n">
         <v>3800</v>
       </c>
       <c r="J278" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>MS02</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Río Antisana AJ Micahuayco</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
           <t>530359.44</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>9940765.32</t>
         </is>
       </c>
-      <c r="I279" t="n">
+      <c r="I279" s="2" t="n">
         <v>3920</v>
       </c>
       <c r="J279" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>MS03</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Río Micahuayco AJ Antisana</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
           <t>530424.52</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>9940764.38</t>
         </is>
       </c>
-      <c r="I280" t="n">
+      <c r="I280" s="2" t="n">
         <v>3960</v>
       </c>
       <c r="J280" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>MS037</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Río Moyas Parte Alta</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr"/>
       <c r="F281" t="inlineStr"/>
       <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
-      <c r="I281" t="n">
+      <c r="I281" s="2" t="n">
         <v>3945</v>
       </c>
       <c r="J281" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>MS04</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Río Diguchi antes captación</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr"/>
       <c r="F282" t="inlineStr"/>
       <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
-      <c r="I282" t="n">
+      <c r="I282" s="2" t="n">
         <v>3940</v>
       </c>
       <c r="J282" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>MS05</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Río Jatunhuayco antes Captación</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>529408.97</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>9940433.06</t>
         </is>
       </c>
-      <c r="I283" t="n">
+      <c r="I283" s="2" t="n">
         <v>3900</v>
       </c>
       <c r="J283" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>MS06</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Río Antisana antes Captación</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
           <t>530357.67</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>9940651.91</t>
         </is>
       </c>
-      <c r="I284" t="n">
+      <c r="I284" s="2" t="n">
         <v>3900</v>
       </c>
       <c r="J284" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>MS08</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Río Alambrado</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>533830.67</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>9940172.97</t>
         </is>
       </c>
-      <c r="I285" t="n">
+      <c r="I285" s="2" t="n">
         <v>3920</v>
       </c>
       <c r="J285" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>MS09</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Río Moyas (Sarpache 1)</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>534514.81</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>9938889.32</t>
         </is>
       </c>
-      <c r="I286" t="n">
+      <c r="I286" s="2" t="n">
         <v>3960</v>
       </c>
       <c r="J286" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>MS10</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Río Sarpache</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
           <t>534475.32</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>9939638.75</t>
         </is>
       </c>
-      <c r="I287" t="n">
+      <c r="I287" s="2" t="n">
         <v>3940</v>
       </c>
       <c r="J287" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>MS11</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Río Socavón</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
           <t>532746.55</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>9938904.93</t>
         </is>
       </c>
-      <c r="I288" t="n">
+      <c r="I288" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J288" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>MS12</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Desborde Central El Carmen</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
           <t>532746.55</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>9938904.93</t>
         </is>
       </c>
-      <c r="I289" t="n">
+      <c r="I289" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="J289" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>MS13</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Río I</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t>Quijos</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
           <t>538295.99</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>9940472.70</t>
         </is>
       </c>
-      <c r="I290" t="n">
+      <c r="I290" s="2" t="n">
         <v>4040</v>
       </c>
       <c r="J290" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>MS14</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Río J</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
           <t>Quijos</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
           <t>539365.74</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>9942599.35</t>
         </is>
       </c>
-      <c r="I291" t="n">
+      <c r="I291" s="2" t="n">
         <v>4170</v>
       </c>
       <c r="J291" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>MS15</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Río Piedra Azufre despues de la Chorrera</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>Quijos</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
           <t>541958.19</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>9940744.62</t>
         </is>
       </c>
-      <c r="I292" t="n">
+      <c r="I292" s="2" t="n">
         <v>3540</v>
       </c>
       <c r="J292" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>MS15a</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Río Piedra Azufre  parte Alta  (Captación)</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
@@ -12581,101 +12584,101 @@
       <c r="D294" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
           <t>Quijos</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
           <t>542890.29</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>9940781.98</t>
         </is>
       </c>
-      <c r="I294" t="n">
+      <c r="I294" s="2" t="n">
         <v>3480</v>
       </c>
       <c r="J294" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>MS17</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Río Tablas AJ Quijos Sur</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
           <t>Quijos</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
           <t>542780.69</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>9940957.87</t>
         </is>
       </c>
-      <c r="I295" t="n">
+      <c r="I295" s="2" t="n">
         <v>3480</v>
       </c>
       <c r="J295" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>MS17a</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Río Tablas Muestreo</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D296" t="inlineStr"/>
@@ -12709,451 +12712,451 @@
       <c r="D297" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
           <t>531479.79</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
           <t>9944296.69</t>
         </is>
       </c>
-      <c r="I297" t="n">
+      <c r="I297" s="2" t="n">
         <v>4120</v>
       </c>
       <c r="J297" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>MS19</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>Vertiente Black</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
           <t>531619.74</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>9944319.74</t>
         </is>
       </c>
-      <c r="I298" t="n">
+      <c r="I298" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="J298" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>MS20</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>Vertiente Humboldt</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
           <t>531630.07</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>9943447.02</t>
         </is>
       </c>
-      <c r="I299" t="n">
+      <c r="I299" s="2" t="n">
         <v>4120</v>
       </c>
       <c r="J299" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>MS21</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Río Antisana Estación Humboldt</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
           <t>531908.05</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
           <t>9943271.18</t>
         </is>
       </c>
-      <c r="I300" t="n">
+      <c r="I300" s="2" t="n">
         <v>4040</v>
       </c>
       <c r="J300" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>MS22</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>Entrada al Tunel Nº2</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
           <t>Quijos</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
           <t>526856.94</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t>9939903.17</t>
         </is>
       </c>
-      <c r="I301" t="n">
+      <c r="I301" s="2" t="n">
         <v>4070</v>
       </c>
       <c r="J301" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>MS23</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>Salida del Tunel Nº2</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
           <t>523785.31</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
           <t>9941068.59</t>
         </is>
       </c>
-      <c r="I302" t="n">
+      <c r="I302" s="2" t="n">
         <v>4090</v>
       </c>
       <c r="J302" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
           <t>MS24</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>Qda Pullurima</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
           <t>523771.31</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <t>9941063.58</t>
         </is>
       </c>
-      <c r="I303" t="n">
+      <c r="I303" s="2" t="n">
         <v>4080</v>
       </c>
       <c r="J303" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
           <t>MS25</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>Desborde Estribo Derecho</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
           <t>530219.07</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
           <t>9939600.65</t>
         </is>
       </c>
-      <c r="I304" t="n">
+      <c r="I304" s="2" t="n">
         <v>3920</v>
       </c>
       <c r="J304" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>MS26</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Río Quijos Sur DJ Tablas</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
           <t>Quijos</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
           <t>543171.53</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
           <t>9940832.08</t>
         </is>
       </c>
-      <c r="I305" t="n">
+      <c r="I305" s="2" t="n">
         <v>3440</v>
       </c>
       <c r="J305" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>MS27</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Río Diguchi AJ Antisana</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
@@ -13551,151 +13554,151 @@
       <c r="D320" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
           <t>Guayllabamba Medio</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
           <t>492045.48</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
           <t>9986785.71</t>
         </is>
       </c>
-      <c r="I320" t="n">
+      <c r="I320" s="2" t="n">
         <v>1630</v>
       </c>
       <c r="J320" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t>NC02</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>Vert San Francisco-Nanegalito</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
           <t>Guayllabamba Medio</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
           <t>490957.88</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
           <t>9987452.58</t>
         </is>
       </c>
-      <c r="I321" t="n">
+      <c r="I321" s="2" t="n">
         <v>1735</v>
       </c>
       <c r="J321" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
           <t>NC03</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>Río Ingapi-Pacto</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
           <t>Noroccidente</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
           <t>Mindo</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
           <t>490419.18</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
           <t>9984662.65</t>
         </is>
       </c>
-      <c r="I322" t="n">
+      <c r="I322" s="2" t="n">
         <v>1485</v>
       </c>
       <c r="J322" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
           <t>NC09</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>Río Tandayapa total</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D323" t="inlineStr"/>
@@ -13877,361 +13880,361 @@
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>NO01</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>Qda Pichán</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr"/>
       <c r="F330" t="inlineStr"/>
       <c r="G330" t="inlineStr"/>
       <c r="H330" t="inlineStr"/>
-      <c r="I330" t="n">
+      <c r="I330" s="2" t="n">
         <v>3520</v>
       </c>
       <c r="J330" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
           <t>NO02</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>VertienteTaurichupa</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr"/>
       <c r="F331" t="inlineStr"/>
       <c r="G331" t="inlineStr"/>
       <c r="H331" t="inlineStr"/>
-      <c r="I331" t="n">
+      <c r="I331" s="2" t="n">
         <v>3580</v>
       </c>
       <c r="J331" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
           <t>NO03</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>Vertiente No.7</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr"/>
       <c r="F332" t="inlineStr"/>
       <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
-      <c r="I332" t="n">
+      <c r="I332" s="2" t="n">
         <v>3580</v>
       </c>
       <c r="J332" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>NO04</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>Vertiente No.8</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr"/>
       <c r="F333" t="inlineStr"/>
       <c r="G333" t="inlineStr"/>
       <c r="H333" t="inlineStr"/>
-      <c r="I333" t="n">
+      <c r="I333" s="2" t="n">
         <v>3580</v>
       </c>
       <c r="J333" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
           <t>NO05</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>Río Mindo - Captación No.9</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr"/>
       <c r="F334" t="inlineStr"/>
       <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
-      <c r="I334" t="n">
+      <c r="I334" s="2" t="n">
         <v>3580</v>
       </c>
       <c r="J334" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>NO06</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>Vertiente No.10</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr"/>
       <c r="F335" t="inlineStr"/>
       <c r="G335" t="inlineStr"/>
       <c r="H335" t="inlineStr"/>
-      <c r="I335" t="n">
+      <c r="I335" s="2" t="n">
         <v>3580</v>
       </c>
       <c r="J335" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>NO07</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Vertiente No.11</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr"/>
       <c r="F336" t="inlineStr"/>
       <c r="G336" t="inlineStr"/>
       <c r="H336" t="inlineStr"/>
-      <c r="I336" t="n">
+      <c r="I336" s="2" t="n">
         <v>3580</v>
       </c>
       <c r="J336" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>NO08</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>Vertiente No.12</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr"/>
       <c r="F337" t="inlineStr"/>
       <c r="G337" t="inlineStr"/>
       <c r="H337" t="inlineStr"/>
-      <c r="I337" t="n">
+      <c r="I337" s="2" t="n">
         <v>3580</v>
       </c>
       <c r="J337" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>NO09</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>Río Mindo Bajo Estación</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
           <t>Noroccidente</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
           <t>Mindo</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
           <t>489544.85</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
           <t>9984859.55</t>
         </is>
       </c>
-      <c r="I338" t="n">
+      <c r="I338" s="2" t="n">
         <v>3100</v>
       </c>
       <c r="J338" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>NO10a</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>Qda Santa Ana-captación</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
           <t>Guayllabamba Medio</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
           <t>496196.75</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
           <t>9985375.10</t>
         </is>
       </c>
-      <c r="I339" t="n">
+      <c r="I339" s="2" t="n">
         <v>3200</v>
       </c>
       <c r="J339" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
           <t>NO10b</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>Qda Santa Ana-Desborde</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
@@ -14265,101 +14268,101 @@
       <c r="D341" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
           <t>Guayllabamba Medio</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
           <t>496423.08</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
           <t>9985711.20</t>
         </is>
       </c>
-      <c r="I341" t="n">
+      <c r="I341" s="2" t="n">
         <v>3520</v>
       </c>
       <c r="J341" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>NO12</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Qda Pichán antes Captación</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
           <t>Guayllabamba Medio</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>492068.84</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>9987085.60</t>
         </is>
       </c>
-      <c r="I342" t="n">
+      <c r="I342" s="2" t="n">
         <v>3521</v>
       </c>
       <c r="J342" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>NO14</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Ac Quito Tenis</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
@@ -14757,101 +14760,101 @@
       <c r="D357" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
           <t>517959.33</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
           <t>9987391.92</t>
         </is>
       </c>
-      <c r="I357" t="n">
+      <c r="I357" s="2" t="n">
         <v>2770</v>
       </c>
       <c r="J357" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
           <t>NR03</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>Vert San Carlos-Yaruquí</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
           <t>518740.15</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
           <t>9980595.61</t>
         </is>
       </c>
-      <c r="I358" t="n">
+      <c r="I358" s="2" t="n">
         <v>2520</v>
       </c>
       <c r="J358" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>NR04</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>Ac Changahuaniuna (ovalo)</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D359" t="inlineStr"/>
@@ -14997,51 +15000,51 @@
       <c r="D364" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
           <t>522367.48</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
           <t>9980588.10</t>
         </is>
       </c>
-      <c r="I364" t="n">
+      <c r="I364" s="2" t="n">
         <v>3500</v>
       </c>
       <c r="J364" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
           <t>NR13</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>Acequia Iguiñaro</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
@@ -15055,51 +15058,51 @@
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
           <t>NT01a</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>Vert Santo Domingo1-Guayllabamba</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr"/>
       <c r="F366" t="inlineStr"/>
       <c r="G366" t="inlineStr"/>
       <c r="H366" t="inlineStr"/>
-      <c r="I366" t="n">
+      <c r="I366" s="2" t="n">
         <v>2280</v>
       </c>
       <c r="J366" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>NT01b</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>Vert Santo Domingo 2-Guayllabamba</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
@@ -15561,171 +15564,171 @@
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
           <t>NT03</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>Vert El Lomón-Chavespamba</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr"/>
       <c r="F384" t="inlineStr"/>
       <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr"/>
-      <c r="I384" t="n">
+      <c r="I384" s="2" t="n">
         <v>2300</v>
       </c>
       <c r="J384" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
           <t>NT05</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>Vert Mojanda-Atahualpa</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr"/>
       <c r="F385" t="inlineStr"/>
       <c r="G385" t="inlineStr"/>
       <c r="H385" t="inlineStr"/>
-      <c r="I385" t="n">
+      <c r="I385" s="2" t="n">
         <v>2600</v>
       </c>
       <c r="J385" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
           <t>NT06</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>Vert Torucho-Atahualpa</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr"/>
       <c r="F386" t="inlineStr"/>
       <c r="G386" t="inlineStr"/>
       <c r="H386" t="inlineStr"/>
-      <c r="I386" t="n">
+      <c r="I386" s="2" t="n">
         <v>2600</v>
       </c>
       <c r="J386" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
           <t>NT07</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>Vert Machay-Atahualpa</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr"/>
       <c r="F387" t="inlineStr"/>
       <c r="G387" t="inlineStr"/>
       <c r="H387" t="inlineStr"/>
-      <c r="I387" t="n">
+      <c r="I387" s="2" t="n">
         <v>2600</v>
       </c>
       <c r="J387" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
           <t>NT08a</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>Vert La Rinconada 1-San José de Minas</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr"/>
       <c r="F388" t="inlineStr"/>
       <c r="G388" t="inlineStr"/>
       <c r="H388" t="inlineStr"/>
-      <c r="I388" t="n">
+      <c r="I388" s="2" t="n">
         <v>2970</v>
       </c>
       <c r="J388" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>NT08b</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>Vert la Rinconada 2-San José de Minas</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D389" t="inlineStr"/>
@@ -15767,81 +15770,81 @@
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t>NT09</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>Vert Puéllaro-Puéllaro</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr"/>
       <c r="F391" t="inlineStr"/>
       <c r="G391" t="inlineStr"/>
       <c r="H391" t="inlineStr"/>
-      <c r="I391" t="n">
+      <c r="I391" s="2" t="n">
         <v>2250</v>
       </c>
       <c r="J391" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
           <t>NT10</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>Vert El Capulí-Puéllaro</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr"/>
       <c r="F392" t="inlineStr"/>
       <c r="G392" t="inlineStr"/>
       <c r="H392" t="inlineStr"/>
-      <c r="I392" t="n">
+      <c r="I392" s="2" t="n">
         <v>2400</v>
       </c>
       <c r="J392" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
           <t>NT11</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>Vert  Padre Encantado-San José de Minas</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D393" t="inlineStr"/>
@@ -15987,251 +15990,251 @@
       <c r="D398" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
           <t>517747.44</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
           <t>9987135.34</t>
         </is>
       </c>
-      <c r="I398" t="n">
+      <c r="I398" s="2" t="n">
         <v>2274</v>
       </c>
       <c r="J398" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
           <t>PB02</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t>Río Tuminguina Lag Papallacta</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
           <t>539440.22</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
           <t>9957531.24</t>
         </is>
       </c>
-      <c r="I399" t="n">
+      <c r="I399" s="2" t="n">
         <v>3060</v>
       </c>
       <c r="J399" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
           <t>PB03</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>Río Tuminguina Lag Cojanco</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
           <t>539449.69</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
           <t>9957520.21</t>
         </is>
       </c>
-      <c r="I400" t="n">
+      <c r="I400" s="2" t="n">
         <v>3160</v>
       </c>
       <c r="J400" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
           <t>PB04</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>Río Blanco Chico antes captación</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
           <t>541672.84</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
           <t>9956732.69</t>
         </is>
       </c>
-      <c r="I401" t="n">
+      <c r="I401" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J401" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>PB05</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>Río Papallacta DJ Lag Mentala</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
           <t>539478.19</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
           <t>9962714.21</t>
         </is>
       </c>
-      <c r="I402" t="n">
+      <c r="I402" s="2" t="n">
         <v>3380</v>
       </c>
       <c r="J402" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t>PB06</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>Río Papallacta antes capt puente</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D403" t="inlineStr"/>
@@ -16573,1351 +16576,1351 @@
       <c r="D415" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
           <t>534603.61</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
           <t>9959906.60</t>
         </is>
       </c>
-      <c r="I415" t="n">
+      <c r="I415" s="2" t="n">
         <v>3760</v>
       </c>
       <c r="J415" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
           <t>PN02</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>Río Sucus en Desarenador</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
           <t>534466.63</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
           <t>9960034.86</t>
         </is>
       </c>
-      <c r="I416" t="n">
+      <c r="I416" s="2" t="n">
         <v>3760</v>
       </c>
       <c r="J416" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
           <t>PN03</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>Río San Juan antes Captación</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
           <t>534125.71</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
           <t>9960153.38</t>
         </is>
       </c>
-      <c r="I417" t="n">
+      <c r="I417" s="2" t="n">
         <v>3740</v>
       </c>
       <c r="J417" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
           <t>PN04</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
           <t>Río San Juan en Desarenador</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
           <t>534464.93</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
           <t>9960035.85</t>
         </is>
       </c>
-      <c r="I418" t="n">
+      <c r="I418" s="2" t="n">
         <v>3740</v>
       </c>
       <c r="J418" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
           <t>PN05</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>Río Desaguadero lag Mentala</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
           <t>537077.85</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
           <t>9963837.19</t>
         </is>
       </c>
-      <c r="I419" t="n">
+      <c r="I419" s="2" t="n">
         <v>3800</v>
       </c>
       <c r="J419" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
           <t>PN06</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>Río Desaguadero Lag El Peine</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
           <t>538605.63</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
           <t>9964838.19</t>
         </is>
       </c>
-      <c r="I420" t="n">
+      <c r="I420" s="2" t="n">
         <v>3760</v>
       </c>
       <c r="J420" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
           <t>PN07</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>Río Desaguadero lag Loreto</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
           <t>539980.45</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
           <t>9965293.35</t>
         </is>
       </c>
-      <c r="I421" t="n">
+      <c r="I421" s="2" t="n">
         <v>3680</v>
       </c>
       <c r="J421" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
           <t>PN08</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>Río Desaguadero lag Parcacocha</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
           <t>538361.03</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
           <t>9968334.82</t>
         </is>
       </c>
-      <c r="I422" t="n">
+      <c r="I422" s="2" t="n">
         <v>3960</v>
       </c>
       <c r="J422" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
           <t>PN09</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>Río Desaguadero Captación Lag Guaytaloma</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
           <t>541792.91</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
           <t>9967075.07</t>
         </is>
       </c>
-      <c r="I423" t="n">
+      <c r="I423" s="2" t="n">
         <v>3800</v>
       </c>
       <c r="J423" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
           <t>PN10</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>Río Desaguadero lag Mogotes</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
           <t>541349.48</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
           <t>9970544.60</t>
         </is>
       </c>
-      <c r="I424" t="n">
+      <c r="I424" s="2" t="n">
         <v>3800</v>
       </c>
       <c r="J424" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
           <t>PN11</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>Qda Quillugsha 1</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
           <t>544048.63</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
           <t>9970160.06</t>
         </is>
       </c>
-      <c r="I425" t="n">
+      <c r="I425" s="2" t="n">
         <v>3825</v>
       </c>
       <c r="J425" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
           <t>PN12</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>Qda Quillugsha 2</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
           <t>544075.62</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
           <t>9970166.07</t>
         </is>
       </c>
-      <c r="I426" t="n">
+      <c r="I426" s="2" t="n">
         <v>3880</v>
       </c>
       <c r="J426" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
           <t>PN13</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>Qda Quillugsha 3</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
           <t>544622.44</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
           <t>9969972.26</t>
         </is>
       </c>
-      <c r="I427" t="n">
+      <c r="I427" s="2" t="n">
         <v>3808</v>
       </c>
       <c r="J427" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
           <t>PN14</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>Río Chalpi Norte antes Captaciòn</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
           <t>544792.97</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
           <t>9971225.83</t>
         </is>
       </c>
-      <c r="I428" t="n">
+      <c r="I428" s="2" t="n">
         <v>3820</v>
       </c>
       <c r="J428" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
           <t>PN15</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>Desaguadero Lag Guambicocha</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
           <t>Oyacachi</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
           <t>540410.46</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
           <t>9973211.16</t>
         </is>
       </c>
-      <c r="I429" t="n">
+      <c r="I429" s="2" t="n">
         <v>3880</v>
       </c>
       <c r="J429" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
           <t>PN16</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>Río Guambicocha AJ Salve Faccha Estación</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
           <t>Oyacachi</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
           <t>542282.54</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
           <t>9973502.60</t>
         </is>
       </c>
-      <c r="I430" t="n">
+      <c r="I430" s="2" t="n">
         <v>3840</v>
       </c>
       <c r="J430" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
           <t>PN17</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>Río Salve Faccha-Presa (Proyecto)</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
           <t>Oyacachi</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
           <t>538379.04</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
           <t>9974537.50</t>
         </is>
       </c>
-      <c r="I431" t="n">
+      <c r="I431" s="2" t="n">
         <v>3880</v>
       </c>
       <c r="J431" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
           <t>PN18</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t>Río Salve Faccha AJ Guambicocha Estación</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
           <t>Oyacachi</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
           <t>542061.65</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
           <t>9974664.10</t>
         </is>
       </c>
-      <c r="I432" t="n">
+      <c r="I432" s="2" t="n">
         <v>3840</v>
       </c>
       <c r="J432" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
           <t>PN21</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>Río Oyacachi</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
           <t>Oyacachi</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
           <t>540193.27</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
           <t>9979933.73</t>
         </is>
       </c>
-      <c r="I433" t="n">
+      <c r="I433" s="2" t="n">
         <v>3720</v>
       </c>
       <c r="J433" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
           <t>PN22</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
           <t>Río Desaguadero Lag Mentala (camino)</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
           <t>539138.34</t>
         </is>
       </c>
       <c r="H434" t="inlineStr">
         <is>
           <t>9963533.81</t>
         </is>
       </c>
-      <c r="I434" t="n">
+      <c r="I434" s="2" t="n">
         <v>3560</v>
       </c>
       <c r="J434" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
           <t>PN23</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>Río Desaguadero Lag El Peine (camino)</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
           <t>539428.11</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
           <t>9964077.68</t>
         </is>
       </c>
-      <c r="I435" t="n">
+      <c r="I435" s="2" t="n">
         <v>3520</v>
       </c>
       <c r="J435" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
           <t>PN24</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
           <t>Entrada Laguna Loreto</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
           <t>538655.81</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
           <t>9966430.60</t>
         </is>
       </c>
-      <c r="I436" t="n">
+      <c r="I436" s="2" t="n">
         <v>3720</v>
       </c>
       <c r="J436" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
           <t>PN25</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t>Entrada Laguna Mogotes Nº1</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
           <t>538971.91</t>
         </is>
       </c>
       <c r="H437" t="inlineStr">
         <is>
           <t>9970027.91</t>
         </is>
       </c>
-      <c r="I437" t="n">
+      <c r="I437" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="J437" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
           <t>PN26</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>Entrada Laguna Mogotes Nº2</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
           <t>538658.96</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
           <t>9970340.73</t>
         </is>
       </c>
-      <c r="I438" t="n">
+      <c r="I438" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="J438" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
           <t>PN27</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>Entrada Laguna Mogotes Nº3</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
           <t>539265.66</t>
         </is>
       </c>
       <c r="H439" t="inlineStr">
         <is>
           <t>9970719.71</t>
         </is>
       </c>
-      <c r="I439" t="n">
+      <c r="I439" s="2" t="n">
         <v>3990</v>
       </c>
       <c r="J439" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
           <t>PN28</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>Entrada Laguna Mogotes Nº4</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
           <t>539989.37</t>
         </is>
       </c>
       <c r="H440" t="inlineStr">
         <is>
           <t>9968645.76</t>
         </is>
       </c>
-      <c r="I440" t="n">
+      <c r="I440" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="J440" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
           <t>PN29</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>Río Mogotes antes Captación</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
           <t>541508.93</t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
           <t>9970082.40</t>
         </is>
       </c>
-      <c r="I441" t="n">
+      <c r="I441" s="2" t="n">
         <v>3880</v>
       </c>
       <c r="J441" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
           <t>PN29A</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>Filtración Captación Mogotes</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D442" t="inlineStr"/>
@@ -17951,601 +17954,601 @@
       <c r="D443" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
           <t>537870.38</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
           <t>9973346.64</t>
         </is>
       </c>
-      <c r="I443" t="n">
+      <c r="I443" s="2" t="n">
         <v>3880</v>
       </c>
       <c r="J443" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
           <t>PN31</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>Embalse Salve Faccha Afluente Nº1</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
           <t>Oyacachi</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
           <t>537521.48</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
         <is>
           <t>9973499.52</t>
         </is>
       </c>
-      <c r="I444" t="n">
+      <c r="I444" s="2" t="n">
         <v>3920</v>
       </c>
       <c r="J444" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
           <t>PN32</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>Embalse Salve Faccha Afluente Nº2</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
           <t>Oyacachi</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
           <t>536752.65</t>
         </is>
       </c>
       <c r="H445" t="inlineStr">
         <is>
           <t>9974060.18</t>
         </is>
       </c>
-      <c r="I445" t="n">
+      <c r="I445" s="2" t="n">
         <v>3920</v>
       </c>
       <c r="J445" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
           <t>PN33</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t>Embalse Salve Faccha Afluente Nº3</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
           <t>Oyacachi</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
           <t>536772.55</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
           <t>9974593.00</t>
         </is>
       </c>
-      <c r="I446" t="n">
+      <c r="I446" s="2" t="n">
         <v>3920</v>
       </c>
       <c r="J446" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
           <t>PN34</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>Embalse Salve Faccha Afluente Nº4</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
           <t>Oyacachi</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
           <t>536855.49</t>
         </is>
       </c>
       <c r="H447" t="inlineStr">
         <is>
           <t>9974744.96</t>
         </is>
       </c>
-      <c r="I447" t="n">
+      <c r="I447" s="2" t="n">
         <v>3920</v>
       </c>
       <c r="J447" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
           <t>PN35</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
           <t>Embalse Salve Faccha Afluente Nº5</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
           <t>Oyacachi</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
           <t>537424.25</t>
         </is>
       </c>
       <c r="H448" t="inlineStr">
         <is>
           <t>9974957.98</t>
         </is>
       </c>
-      <c r="I448" t="n">
+      <c r="I448" s="2" t="n">
         <v>3920</v>
       </c>
       <c r="J448" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
           <t>PN36</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t>Embalse Salve Faccha Afluente Nº6</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
           <t>Oyacachi</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
           <t>537411.98</t>
         </is>
       </c>
       <c r="H449" t="inlineStr">
         <is>
           <t>9974970.17</t>
         </is>
       </c>
-      <c r="I449" t="n">
+      <c r="I449" s="2" t="n">
         <v>3920</v>
       </c>
       <c r="J449" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
           <t>PN37</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>Río Desaguadero Lag Patos</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
           <t>540190.44</t>
         </is>
       </c>
       <c r="H450" t="inlineStr">
         <is>
           <t>9968847.02</t>
         </is>
       </c>
-      <c r="I450" t="n">
+      <c r="I450" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="J450" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
           <t>PN38</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>Qda Gonzalito antes Captación</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
           <t>544313.24</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
           <t>9970402.26</t>
         </is>
       </c>
-      <c r="I451" t="n">
+      <c r="I451" s="2" t="n">
         <v>3800</v>
       </c>
       <c r="J451" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
           <t>PN39</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>Afluentes embalse Sucus (8 aportes)</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
           <t>534734.86</t>
         </is>
       </c>
       <c r="H452" t="inlineStr">
         <is>
           <t>9962996.94</t>
         </is>
       </c>
-      <c r="I452" t="n">
+      <c r="I452" s="2" t="n">
         <v>3920</v>
       </c>
       <c r="J452" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
           <t>PN40</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t>Qda Intermedia Nº1 entre Peine y Mentala</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
           <t>544820.50</t>
         </is>
       </c>
       <c r="H453" t="inlineStr">
         <is>
           <t>9970257.42</t>
         </is>
       </c>
-      <c r="I453" t="n">
+      <c r="I453" s="2" t="n">
         <v>3800</v>
       </c>
       <c r="J453" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
           <t>PN41</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
           <t>Qda Intermedia Nº2 entre Peine y Mentala</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
           <t>544687.95</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
           <t>9970278.39</t>
         </is>
       </c>
-      <c r="I454" t="n">
+      <c r="I454" s="2" t="n">
         <v>3800</v>
       </c>
       <c r="J454" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
           <t>PN43</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
           <t>Río Mogotes AJ Qda Guaytaloma</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D455" t="inlineStr"/>
@@ -18831,51 +18834,51 @@
       <c r="D465" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
           <t>545475.06</t>
         </is>
       </c>
       <c r="H465" t="inlineStr">
         <is>
           <t>9970097.38</t>
         </is>
       </c>
-      <c r="I465" t="n">
+      <c r="I465" s="2" t="n">
         <v>3800</v>
       </c>
       <c r="J465" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
           <t>PN54</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
           <t>Captación Glaciar</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D466" t="inlineStr"/>
@@ -19253,161 +19256,161 @@
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
           <t>PP01</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
           <t>Vertiente Mulauco</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D480" t="inlineStr"/>
       <c r="E480" t="inlineStr"/>
       <c r="F480" t="inlineStr"/>
       <c r="G480" t="inlineStr"/>
       <c r="H480" t="inlineStr"/>
-      <c r="I480" t="n">
+      <c r="I480" s="2" t="n">
         <v>2960</v>
       </c>
       <c r="J480" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
           <t>PP02</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>Qda Guarmihuaycu antes pozo infil</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D481" t="inlineStr"/>
       <c r="E481" t="inlineStr"/>
       <c r="F481" t="inlineStr"/>
       <c r="G481" t="inlineStr"/>
       <c r="H481" t="inlineStr"/>
-      <c r="I481" t="n">
+      <c r="I481" s="2" t="n">
         <v>2800</v>
       </c>
       <c r="J481" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
           <t>PP03</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>Qda Guarmihuaycu después de la chorrera</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D482" t="inlineStr"/>
       <c r="E482" t="inlineStr"/>
       <c r="F482" t="inlineStr"/>
       <c r="G482" t="inlineStr"/>
       <c r="H482" t="inlineStr"/>
-      <c r="I482" t="n">
+      <c r="I482" s="2" t="n">
         <v>2760</v>
       </c>
       <c r="J482" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
           <t>PP04</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
           <t>Vertiente Chántag</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G483" t="inlineStr">
         <is>
           <t>518914.29</t>
         </is>
       </c>
       <c r="H483" t="inlineStr">
         <is>
           <t>9976244.68</t>
         </is>
       </c>
-      <c r="I483" t="n">
+      <c r="I483" s="2" t="n">
         <v>2589</v>
       </c>
       <c r="J483" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
           <t>PP05</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
           <t>Vertiente Chántag para Chaupi Molina</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D484" t="inlineStr"/>
@@ -19441,101 +19444,101 @@
       <c r="D485" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G485" t="inlineStr">
         <is>
           <t>529451.27</t>
         </is>
       </c>
       <c r="H485" t="inlineStr">
         <is>
           <t>9973972.11</t>
         </is>
       </c>
-      <c r="I485" t="n">
+      <c r="I485" s="2" t="n">
         <v>3730</v>
       </c>
       <c r="J485" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
           <t>PP07</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
           <t>Río Desaguadero Lag Nunalviro</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G486" t="inlineStr">
         <is>
           <t>532494.83</t>
         </is>
       </c>
       <c r="H486" t="inlineStr">
         <is>
           <t>9971935.34</t>
         </is>
       </c>
-      <c r="I486" t="n">
+      <c r="I486" s="2" t="n">
         <v>4040</v>
       </c>
       <c r="J486" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
           <t>PP08</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
           <t>Acequia San Lorenzo</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D487" t="inlineStr"/>
@@ -19653,651 +19656,651 @@
       <c r="D491" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
           <t>536863.41</t>
         </is>
       </c>
       <c r="H491" t="inlineStr">
         <is>
           <t>9955207.27</t>
         </is>
       </c>
-      <c r="I491" t="n">
+      <c r="I491" s="2" t="n">
         <v>3480</v>
       </c>
       <c r="J491" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
           <t>PS02</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t>Qda Afluente Lag Potrerillos Capt4</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G492" t="inlineStr">
         <is>
           <t>532897.91</t>
         </is>
       </c>
       <c r="H492" t="inlineStr">
         <is>
           <t>9954495.29</t>
         </is>
       </c>
-      <c r="I492" t="n">
+      <c r="I492" s="2" t="n">
         <v>3880</v>
       </c>
       <c r="J492" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
           <t>PS03</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
           <t>Qda Afluente Laguna Potrerillos Capt5</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G493" t="inlineStr">
         <is>
           <t>532898.71</t>
         </is>
       </c>
       <c r="H493" t="inlineStr">
         <is>
           <t>9953218.72</t>
         </is>
       </c>
-      <c r="I493" t="n">
+      <c r="I493" s="2" t="n">
         <v>3760</v>
       </c>
       <c r="J493" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
           <t>PS04</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
           <t>Qda Afluente Lag Potrerillos Capt6</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G494" t="inlineStr">
         <is>
           <t>533872.44</t>
         </is>
       </c>
       <c r="H494" t="inlineStr">
         <is>
           <t>9953042.10</t>
         </is>
       </c>
-      <c r="I494" t="n">
+      <c r="I494" s="2" t="n">
         <v>3800</v>
       </c>
       <c r="J494" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
           <t>PS05</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
           <t>Qda Afluente Lag Potrerillos Capt7</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G495" t="inlineStr">
         <is>
           <t>534779.04</t>
         </is>
       </c>
       <c r="H495" t="inlineStr">
         <is>
           <t>9952894.44</t>
         </is>
       </c>
-      <c r="I495" t="n">
+      <c r="I495" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="J495" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
           <t>PS06</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
           <t>Río Tambo Parte Alta</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G496" t="inlineStr">
         <is>
           <t>532645.64</t>
         </is>
       </c>
       <c r="H496" t="inlineStr">
         <is>
           <t>9956934.39</t>
         </is>
       </c>
-      <c r="I496" t="n">
+      <c r="I496" s="2" t="n">
         <v>3730</v>
       </c>
       <c r="J496" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
           <t>PS07</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
           <t>Río Guamaní Capt1</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G497" t="inlineStr">
         <is>
           <t>532355.13</t>
         </is>
       </c>
       <c r="H497" t="inlineStr">
         <is>
           <t>9959324.51</t>
         </is>
       </c>
-      <c r="I497" t="n">
+      <c r="I497" s="2" t="n">
         <v>4040</v>
       </c>
       <c r="J497" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
           <t>PS08</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
           <t>Río Guamaní Capt2</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G498" t="inlineStr">
         <is>
           <t>531389.03</t>
         </is>
       </c>
       <c r="H498" t="inlineStr">
         <is>
           <t>9958871.39</t>
         </is>
       </c>
-      <c r="I498" t="n">
+      <c r="I498" s="2" t="n">
         <v>3880</v>
       </c>
       <c r="J498" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
           <t>PS09</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
           <t>Río Guamaní Capt3</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G499" t="inlineStr">
         <is>
           <t>531057.64</t>
         </is>
       </c>
       <c r="H499" t="inlineStr">
         <is>
           <t>9958553.40</t>
         </is>
       </c>
-      <c r="I499" t="n">
+      <c r="I499" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="J499" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
           <t>PS10</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
           <t>Río Tambo antes Lag Papallacta</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G500" t="inlineStr">
         <is>
           <t>536804.92</t>
         </is>
       </c>
       <c r="H500" t="inlineStr">
         <is>
           <t>9958865.92</t>
         </is>
       </c>
-      <c r="I500" t="n">
+      <c r="I500" s="2" t="n">
         <v>3370</v>
       </c>
       <c r="J500" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
           <t>PS11</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
           <t>Río Tambo DJ Guamaní</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G501" t="inlineStr">
         <is>
           <t>533365.35</t>
         </is>
       </c>
       <c r="H501" t="inlineStr">
         <is>
           <t>9957655.36</t>
         </is>
       </c>
-      <c r="I501" t="n">
+      <c r="I501" s="2" t="n">
         <v>3700</v>
       </c>
       <c r="J501" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
           <t>PS12</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
           <t>Qda Guamaní AJ Tambo</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G502" t="inlineStr">
         <is>
           <t>532745.93</t>
         </is>
       </c>
       <c r="H502" t="inlineStr">
         <is>
           <t>9957591.21</t>
         </is>
       </c>
-      <c r="I502" t="n">
+      <c r="I502" s="2" t="n">
         <v>3720</v>
       </c>
       <c r="J502" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
           <t>PS13</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
           <t>Qda Jerez</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G503" t="inlineStr">
         <is>
           <t>538927.55</t>
         </is>
       </c>
       <c r="H503" t="inlineStr">
         <is>
           <t>9961672.47</t>
         </is>
       </c>
-      <c r="I503" t="n">
+      <c r="I503" s="2" t="n">
         <v>3440</v>
       </c>
       <c r="J503" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
           <t>PS14</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
           <t>Entrada a la Laguna Potrerillos</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D504" t="inlineStr"/>
@@ -20443,1111 +20446,1111 @@
       <c r="D509" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E509" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G509" t="inlineStr">
         <is>
           <t>514873.17</t>
         </is>
       </c>
       <c r="H509" t="inlineStr">
         <is>
           <t>9928064.26</t>
         </is>
       </c>
-      <c r="I509" t="n">
+      <c r="I509" s="2" t="n">
         <v>3911</v>
       </c>
       <c r="J509" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
           <t>PT02</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
           <t>Río Mudadero AJ Pita</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G510" t="inlineStr">
         <is>
           <t>513281.97</t>
         </is>
       </c>
       <c r="H510" t="inlineStr">
         <is>
           <t>9931150.73</t>
         </is>
       </c>
-      <c r="I510" t="n">
+      <c r="I510" s="2" t="n">
         <v>3879</v>
       </c>
       <c r="J510" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
           <t>PT03</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
           <t>Río Pita AJ Mudadero</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G511" t="inlineStr">
         <is>
           <t>513368.55</t>
         </is>
       </c>
       <c r="H511" t="inlineStr">
         <is>
           <t>9931723.77</t>
         </is>
       </c>
-      <c r="I511" t="n">
+      <c r="I511" s="2" t="n">
         <v>3879</v>
       </c>
       <c r="J511" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
           <t>PT04</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
           <t>Río Pita sitio Salitre</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E512" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G512" t="inlineStr">
         <is>
           <t>509106.64</t>
         </is>
       </c>
       <c r="H512" t="inlineStr">
         <is>
           <t>9936325.66</t>
         </is>
       </c>
-      <c r="I512" t="n">
+      <c r="I512" s="2" t="n">
         <v>3748</v>
       </c>
       <c r="J512" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
           <t>PT05</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
           <t>Acequia Patichubamba</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G513" t="inlineStr">
         <is>
           <t>507946.09</t>
         </is>
       </c>
       <c r="H513" t="inlineStr">
         <is>
           <t>9937379.80</t>
         </is>
       </c>
-      <c r="I513" t="n">
+      <c r="I513" s="2" t="n">
         <v>3640</v>
       </c>
       <c r="J513" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
           <t>PT06</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
           <t>Acequia San José</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E514" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G514" t="inlineStr">
         <is>
           <t>506517.34</t>
         </is>
       </c>
       <c r="H514" t="inlineStr">
         <is>
           <t>9937568.91</t>
         </is>
       </c>
-      <c r="I514" t="n">
+      <c r="I514" s="2" t="n">
         <v>3670</v>
       </c>
       <c r="J514" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
           <t>PT07</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
           <t>Acequia Guitig en el Camino</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E515" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G515" t="inlineStr">
         <is>
           <t>505790.72</t>
         </is>
       </c>
       <c r="H515" t="inlineStr">
         <is>
           <t>9941626.20</t>
         </is>
       </c>
-      <c r="I515" t="n">
+      <c r="I515" s="2" t="n">
         <v>3480</v>
       </c>
       <c r="J515" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
           <t>PT08</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
           <t>Acequia Guitig en la Toma</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E516" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G516" t="inlineStr">
         <is>
           <t>511662.48</t>
         </is>
       </c>
       <c r="H516" t="inlineStr">
         <is>
           <t>9932592.81</t>
         </is>
       </c>
-      <c r="I516" t="n">
+      <c r="I516" s="2" t="n">
         <v>3840</v>
       </c>
       <c r="J516" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
           <t>PT09</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
           <t>Acequia Taxohurcu</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E517" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G517" t="inlineStr">
         <is>
           <t>505845.75</t>
         </is>
       </c>
       <c r="H517" t="inlineStr">
         <is>
           <t>9941539.24</t>
         </is>
       </c>
-      <c r="I517" t="n">
+      <c r="I517" s="2" t="n">
         <v>3840</v>
       </c>
       <c r="J517" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
           <t>PT10</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
           <t>Acequia Taxohurco en la Toma</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E518" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G518" t="inlineStr">
         <is>
           <t>512103.45</t>
         </is>
       </c>
       <c r="H518" t="inlineStr">
         <is>
           <t>9932870.96</t>
         </is>
       </c>
-      <c r="I518" t="n">
+      <c r="I518" s="2" t="n">
         <v>3840</v>
       </c>
       <c r="J518" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
           <t>PT11</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
           <t>Qda Cortijo AJ Toruno Parte Alta</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E519" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G519" t="inlineStr">
         <is>
           <t>505909.55</t>
         </is>
       </c>
       <c r="H519" t="inlineStr">
         <is>
           <t>9944563.84</t>
         </is>
       </c>
-      <c r="I519" t="n">
+      <c r="I519" s="2" t="n">
         <v>3310</v>
       </c>
       <c r="J519" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
           <t>PT12</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
           <t>Qda Cortijo bajo la Chorrera</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E520" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G520" t="inlineStr">
         <is>
           <t>505968.46</t>
         </is>
       </c>
       <c r="H520" t="inlineStr">
         <is>
           <t>9944790.83</t>
         </is>
       </c>
-      <c r="I520" t="n">
+      <c r="I520" s="2" t="n">
         <v>3300</v>
       </c>
       <c r="J520" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
           <t>PT13</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
           <t>Qda Toruno AJ Cortijo</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E521" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G521" t="inlineStr">
         <is>
           <t>505778.46</t>
         </is>
       </c>
       <c r="H521" t="inlineStr">
         <is>
           <t>9944871.74</t>
         </is>
       </c>
-      <c r="I521" t="n">
+      <c r="I521" s="2" t="n">
         <v>3377</v>
       </c>
       <c r="J521" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
           <t>PT14</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
           <t>Río El Salto en el Puente</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E522" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G522" t="inlineStr">
         <is>
           <t>507169.72</t>
         </is>
       </c>
       <c r="H522" t="inlineStr">
         <is>
           <t>9946308.06</t>
         </is>
       </c>
-      <c r="I522" t="n">
+      <c r="I522" s="2" t="n">
         <v>3260</v>
       </c>
       <c r="J522" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
           <t>PT15</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
           <t>Río Pita antes Bocatoma Estación</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E523" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G523" t="inlineStr">
         <is>
           <t>507165.22</t>
         </is>
       </c>
       <c r="H523" t="inlineStr">
         <is>
           <t>9945068.14</t>
         </is>
       </c>
-      <c r="I523" t="n">
+      <c r="I523" s="2" t="n">
         <v>3365</v>
       </c>
       <c r="J523" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
           <t>PT16</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
           <t>Río Pita Campamento Proaño</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E524" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G524" t="inlineStr">
         <is>
           <t>507868.04</t>
         </is>
       </c>
       <c r="H524" t="inlineStr">
         <is>
           <t>9937371.86</t>
         </is>
       </c>
-      <c r="I524" t="n">
+      <c r="I524" s="2" t="n">
         <v>3631</v>
       </c>
       <c r="J524" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
           <t>PT17</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
           <t>Canal Pita Entrada Sifon San Pedro</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E525" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G525" t="inlineStr">
         <is>
           <t>499781.98</t>
         </is>
       </c>
       <c r="H525" t="inlineStr">
         <is>
           <t>9954038.56</t>
         </is>
       </c>
-      <c r="I525" t="n">
+      <c r="I525" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J525" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
           <t>PT18</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
           <t>Canal Pita Salida Sifón San Pedro</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E526" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G526" t="inlineStr">
         <is>
           <t>497716.25</t>
         </is>
       </c>
       <c r="H526" t="inlineStr">
         <is>
           <t>9960586.35</t>
         </is>
       </c>
-      <c r="I526" t="n">
+      <c r="I526" s="2" t="n">
         <v>2880</v>
       </c>
       <c r="J526" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
           <t>PT19</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
           <t>Canal Pita DJ Planta El Troje</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E527" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
           <t>San Pedro</t>
         </is>
       </c>
       <c r="G527" t="inlineStr">
         <is>
           <t>498411.32</t>
         </is>
       </c>
       <c r="H527" t="inlineStr">
         <is>
           <t>9963917.24</t>
         </is>
       </c>
-      <c r="I527" t="n">
+      <c r="I527" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="J527" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
           <t>PT20</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
           <t>Canal Pita AJ Planta Conocoto</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E528" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G528" t="inlineStr">
         <is>
           <t>498561.26</t>
         </is>
       </c>
       <c r="H528" t="inlineStr">
         <is>
           <t>9968403.87</t>
         </is>
       </c>
-      <c r="I528" t="n">
+      <c r="I528" s="2" t="n">
         <v>3007</v>
       </c>
       <c r="J528" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
           <t>PT21</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
           <t>Canal Pita Aliviadero No.27</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D529" t="inlineStr"/>
       <c r="E529" t="inlineStr"/>
       <c r="F529" t="inlineStr"/>
       <c r="G529" t="inlineStr"/>
       <c r="H529" t="inlineStr"/>
-      <c r="I529" t="n">
+      <c r="I529" s="2" t="n">
         <v>2960</v>
       </c>
       <c r="J529" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
           <t>PT22</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
           <t>Canal Pita Planta Puengasí</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E530" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G530" t="inlineStr">
         <is>
           <t>500640.93</t>
         </is>
       </c>
       <c r="H530" t="inlineStr">
         <is>
           <t>9973906.96</t>
         </is>
       </c>
-      <c r="I530" t="n">
+      <c r="I530" s="2" t="n">
         <v>2960</v>
       </c>
       <c r="J530" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
           <t>PT23</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
           <t>Canal del Pita Aliviadero 25</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D531" t="inlineStr"/>
       <c r="E531" t="inlineStr"/>
       <c r="F531" t="inlineStr"/>
       <c r="G531" t="inlineStr"/>
       <c r="H531" t="inlineStr"/>
-      <c r="I531" t="n">
+      <c r="I531" s="2" t="n">
         <v>2486</v>
       </c>
       <c r="J531" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
           <t>PT24</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
           <t>Río Pita AJ río El Salto</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D532" t="inlineStr"/>
@@ -21701,441 +21704,441 @@
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
           <t>RO01</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
           <t>Río Tolda AJ Chaupibolsa</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D538" t="inlineStr"/>
       <c r="E538" t="inlineStr"/>
       <c r="F538" t="inlineStr"/>
       <c r="G538" t="inlineStr"/>
       <c r="H538" t="inlineStr"/>
-      <c r="I538" t="n">
+      <c r="I538" s="2" t="n">
         <v>3460</v>
       </c>
       <c r="J538" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
           <t>RO02</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
           <t>Río Chaupibolsa AJ Tolda</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D539" t="inlineStr"/>
       <c r="E539" t="inlineStr"/>
       <c r="F539" t="inlineStr"/>
       <c r="G539" t="inlineStr"/>
       <c r="H539" t="inlineStr"/>
-      <c r="I539" t="n">
+      <c r="I539" s="2" t="n">
         <v>3400</v>
       </c>
       <c r="J539" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
           <t>RO05</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
           <t>Río Antisana DJ Ramón Huañuna estación</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D540" t="inlineStr"/>
       <c r="E540" t="inlineStr"/>
       <c r="F540" t="inlineStr"/>
       <c r="G540" t="inlineStr"/>
       <c r="H540" t="inlineStr"/>
-      <c r="I540" t="n">
+      <c r="I540" s="2" t="n">
         <v>3690</v>
       </c>
       <c r="J540" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
           <t>RO06</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
           <t>Río Maquimallanda AJ Antisana</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D541" t="inlineStr"/>
       <c r="E541" t="inlineStr"/>
       <c r="F541" t="inlineStr"/>
       <c r="G541" t="inlineStr"/>
       <c r="H541" t="inlineStr"/>
-      <c r="I541" t="n">
+      <c r="I541" s="2" t="n">
         <v>3605</v>
       </c>
       <c r="J541" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
           <t>RO07</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
           <t>Río Antisana AJ Maquimallanda</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D542" t="inlineStr"/>
       <c r="E542" t="inlineStr"/>
       <c r="F542" t="inlineStr"/>
       <c r="G542" t="inlineStr"/>
       <c r="H542" t="inlineStr"/>
-      <c r="I542" t="n">
+      <c r="I542" s="2" t="n">
         <v>3555</v>
       </c>
       <c r="J542" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
           <t>RO08</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
           <t>Río Jabas</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D543" t="inlineStr"/>
       <c r="E543" t="inlineStr"/>
       <c r="F543" t="inlineStr"/>
       <c r="G543" t="inlineStr"/>
       <c r="H543" t="inlineStr"/>
-      <c r="I543" t="n">
+      <c r="I543" s="2" t="n">
         <v>3560</v>
       </c>
       <c r="J543" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
           <t>RO09</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
           <t>Río Cosanga</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D544" t="inlineStr"/>
       <c r="E544" t="inlineStr"/>
       <c r="F544" t="inlineStr"/>
       <c r="G544" t="inlineStr"/>
       <c r="H544" t="inlineStr"/>
-      <c r="I544" t="n">
+      <c r="I544" s="2" t="n">
         <v>3220</v>
       </c>
       <c r="J544" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
           <t>RO10</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
           <t>Río Quijos Norte AJ Quijos Sur</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D545" t="inlineStr"/>
       <c r="E545" t="inlineStr"/>
       <c r="F545" t="inlineStr"/>
       <c r="G545" t="inlineStr"/>
       <c r="H545" t="inlineStr"/>
-      <c r="I545" t="n">
+      <c r="I545" s="2" t="n">
         <v>2680</v>
       </c>
       <c r="J545" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
           <t>RO11</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
           <t>Río Blanco Grande estación</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D546" t="inlineStr"/>
       <c r="E546" t="inlineStr"/>
       <c r="F546" t="inlineStr"/>
       <c r="G546" t="inlineStr"/>
       <c r="H546" t="inlineStr"/>
-      <c r="I546" t="n">
+      <c r="I546" s="2" t="n">
         <v>2760</v>
       </c>
       <c r="J546" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
           <t>RO12</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
           <t>Río Encantado AJ Chalpi Grande</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E547" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G547" t="inlineStr">
         <is>
           <t>546958.11</t>
         </is>
       </c>
       <c r="H547" t="inlineStr">
         <is>
           <t>9963703.70</t>
         </is>
       </c>
-      <c r="I547" t="n">
+      <c r="I547" s="2" t="n">
         <v>3100</v>
       </c>
       <c r="J547" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
           <t>RO13</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
           <t>Río Chalpi Grande en estación</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E548" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G548" t="inlineStr">
         <is>
           <t>546274.81</t>
         </is>
       </c>
       <c r="H548" t="inlineStr">
         <is>
           <t>9960491.91</t>
         </is>
       </c>
-      <c r="I548" t="n">
+      <c r="I548" s="2" t="n">
         <v>2820</v>
       </c>
       <c r="J548" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
           <t>RO14</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
           <t>Río Chalpi Grande AJ Encantada</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E549" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G549" t="inlineStr">
         <is>
           <t>546715.95</t>
         </is>
       </c>
       <c r="H549" t="inlineStr">
         <is>
           <t>9963916.55</t>
         </is>
       </c>
-      <c r="I549" t="n">
+      <c r="I549" s="2" t="n">
         <v>3120</v>
       </c>
       <c r="J549" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
           <t>RO15</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
           <t>Río Quijos Sur A.J río Quijos Norte</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D550" t="inlineStr"/>
@@ -22149,391 +22152,391 @@
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
           <t>RO16</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
           <t>Río Quijos Norte DJ Cristal</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D551" t="inlineStr"/>
       <c r="E551" t="inlineStr"/>
       <c r="F551" t="inlineStr"/>
       <c r="G551" t="inlineStr"/>
       <c r="H551" t="inlineStr"/>
-      <c r="I551" t="n">
+      <c r="I551" s="2" t="n">
         <v>2900</v>
       </c>
       <c r="J551" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
           <t>RO17</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
           <t>Río Cristal AJ Quijos Norte</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D552" t="inlineStr"/>
       <c r="E552" t="inlineStr"/>
       <c r="F552" t="inlineStr"/>
       <c r="G552" t="inlineStr"/>
       <c r="H552" t="inlineStr"/>
-      <c r="I552" t="n">
+      <c r="I552" s="2" t="n">
         <v>3060</v>
       </c>
       <c r="J552" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
           <t>RO18</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
           <t>Río Quijos Norte AJ Tablón</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D553" t="inlineStr"/>
       <c r="E553" t="inlineStr"/>
       <c r="F553" t="inlineStr"/>
       <c r="G553" t="inlineStr"/>
       <c r="H553" t="inlineStr"/>
-      <c r="I553" t="n">
+      <c r="I553" s="2" t="n">
         <v>3120</v>
       </c>
       <c r="J553" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
           <t>RO20</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
           <t>Río Quijos Norte - Captación</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D554" t="inlineStr"/>
       <c r="E554" t="inlineStr"/>
       <c r="F554" t="inlineStr"/>
       <c r="G554" t="inlineStr"/>
       <c r="H554" t="inlineStr"/>
-      <c r="I554" t="n">
+      <c r="I554" s="2" t="n">
         <v>3220</v>
       </c>
       <c r="J554" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
           <t>RO21</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
           <t>Rìo Tablón Saccha AJ Antisana</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D555" t="inlineStr"/>
       <c r="E555" t="inlineStr"/>
       <c r="F555" t="inlineStr"/>
       <c r="G555" t="inlineStr"/>
       <c r="H555" t="inlineStr"/>
-      <c r="I555" t="n">
+      <c r="I555" s="2" t="n">
         <v>3680</v>
       </c>
       <c r="J555" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
           <t>RO22</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
           <t>Río Condor Pamba AJ Antisana</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D556" t="inlineStr"/>
       <c r="E556" t="inlineStr"/>
       <c r="F556" t="inlineStr"/>
       <c r="G556" t="inlineStr"/>
       <c r="H556" t="inlineStr"/>
-      <c r="I556" t="n">
+      <c r="I556" s="2" t="n">
         <v>3600</v>
       </c>
       <c r="J556" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
           <t>RO23</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
           <t>Qda Lorena AJ Antisana</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D557" t="inlineStr"/>
       <c r="E557" t="inlineStr"/>
       <c r="F557" t="inlineStr"/>
       <c r="G557" t="inlineStr"/>
       <c r="H557" t="inlineStr"/>
-      <c r="I557" t="n">
+      <c r="I557" s="2" t="n">
         <v>3600</v>
       </c>
       <c r="J557" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
           <t>RO24</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
           <t>Río Tolda DJ Chaupibolsa</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D558" t="inlineStr"/>
       <c r="E558" t="inlineStr"/>
       <c r="F558" t="inlineStr"/>
       <c r="G558" t="inlineStr"/>
       <c r="H558" t="inlineStr"/>
-      <c r="I558" t="n">
+      <c r="I558" s="2" t="n">
         <v>3620</v>
       </c>
       <c r="J558" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
           <t>RO25</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
           <t>Río Quijos Sur AJ Pucalca</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E559" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
           <t>Tamboyacu</t>
         </is>
       </c>
       <c r="G559" t="inlineStr">
         <is>
           <t>523189.21</t>
         </is>
       </c>
       <c r="H559" t="inlineStr">
         <is>
           <t>9922274.94</t>
         </is>
       </c>
-      <c r="I559" t="n">
+      <c r="I559" s="2" t="n">
         <v>3600</v>
       </c>
       <c r="J559" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
           <t>RO26</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
           <t>Río Pucalca AJ Quijos Sur</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E560" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
           <t>Tamboyacu</t>
         </is>
       </c>
       <c r="G560" t="inlineStr">
         <is>
           <t>525023.57</t>
         </is>
       </c>
       <c r="H560" t="inlineStr">
         <is>
           <t>9922407.89</t>
         </is>
       </c>
-      <c r="I560" t="n">
+      <c r="I560" s="2" t="n">
         <v>3560</v>
       </c>
       <c r="J560" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
           <t>RO27</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
           <t>Río Pucalca</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D561" t="inlineStr"/>
       <c r="E561" t="inlineStr"/>
       <c r="F561" t="inlineStr"/>
       <c r="G561" t="inlineStr"/>
       <c r="H561" t="inlineStr"/>
-      <c r="I561" t="n">
+      <c r="I561" s="2" t="n">
         <v>3380</v>
       </c>
       <c r="J561" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
           <t>RO28</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
           <t>Qda Seimond AJ Quijos Sur</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D562" t="inlineStr"/>
@@ -23135,141 +23138,141 @@
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
           <t>SC01</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
           <t>Vertientes San Antonio piscinas</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D584" t="inlineStr"/>
       <c r="E584" t="inlineStr"/>
       <c r="F584" t="inlineStr"/>
       <c r="G584" t="inlineStr"/>
       <c r="H584" t="inlineStr"/>
-      <c r="I584" t="n">
+      <c r="I584" s="2" t="n">
         <v>2340</v>
       </c>
       <c r="J584" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
           <t>SC02</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
           <t>Vertiente El Carnero</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D585" t="inlineStr"/>
       <c r="E585" t="inlineStr"/>
       <c r="F585" t="inlineStr"/>
       <c r="G585" t="inlineStr"/>
       <c r="H585" t="inlineStr"/>
-      <c r="I585" t="n">
+      <c r="I585" s="2" t="n">
         <v>2720</v>
       </c>
       <c r="J585" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
           <t>SC04</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
           <t>Vertiente El Boliche</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D586" t="inlineStr"/>
       <c r="E586" t="inlineStr"/>
       <c r="F586" t="inlineStr"/>
       <c r="G586" t="inlineStr"/>
       <c r="H586" t="inlineStr"/>
-      <c r="I586" t="n">
+      <c r="I586" s="2" t="n">
         <v>2800</v>
       </c>
       <c r="J586" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
           <t>SC05</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
           <t>Vertiente Curipoglio</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D587" t="inlineStr"/>
       <c r="E587" t="inlineStr"/>
       <c r="F587" t="inlineStr"/>
       <c r="G587" t="inlineStr"/>
       <c r="H587" t="inlineStr"/>
-      <c r="I587" t="n">
+      <c r="I587" s="2" t="n">
         <v>3100</v>
       </c>
       <c r="J587" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
           <t>SC06</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
           <t>Vertiente Papatena</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D588" t="inlineStr"/>
@@ -23863,101 +23866,101 @@
       <c r="D609" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E609" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F609" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G609" t="inlineStr">
         <is>
           <t>523258.00</t>
         </is>
       </c>
       <c r="H609" t="inlineStr">
         <is>
           <t>9987708.21</t>
         </is>
       </c>
-      <c r="I609" t="n">
+      <c r="I609" s="2" t="n">
         <v>2594</v>
       </c>
       <c r="J609" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
           <t>TP10</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
           <t>Planta Yaruqui</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E610" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G610" t="inlineStr">
         <is>
           <t>521573.06</t>
         </is>
       </c>
       <c r="H610" t="inlineStr">
         <is>
           <t>9981749.55</t>
         </is>
       </c>
-      <c r="I610" t="n">
+      <c r="I610" s="2" t="n">
         <v>2584</v>
       </c>
       <c r="J610" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
           <t>TP11</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
           <t>Planta Checa</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D611" t="inlineStr"/>
@@ -23991,151 +23994,151 @@
       <c r="D612" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E612" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F612" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G612" t="inlineStr">
         <is>
           <t>518903.26</t>
         </is>
       </c>
       <c r="H612" t="inlineStr">
         <is>
           <t>9978033.25</t>
         </is>
       </c>
-      <c r="I612" t="n">
+      <c r="I612" s="2" t="n">
         <v>2471</v>
       </c>
       <c r="J612" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
           <t>TP13</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
           <t>Planta Filambanco</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E613" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F613" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G613" t="inlineStr">
         <is>
           <t>510525.32</t>
         </is>
       </c>
       <c r="H613" t="inlineStr">
         <is>
           <t>9975411.46</t>
         </is>
       </c>
-      <c r="I613" t="n">
+      <c r="I613" s="2" t="n">
         <v>2275</v>
       </c>
       <c r="J613" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
           <t>TP14</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
           <t>Planta IEOS</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E614" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G614" t="inlineStr">
         <is>
           <t>522366.72</t>
         </is>
       </c>
       <c r="H614" t="inlineStr">
         <is>
           <t>9993824.60</t>
         </is>
       </c>
-      <c r="I614" t="n">
+      <c r="I614" s="2" t="n">
         <v>2319</v>
       </c>
       <c r="J614" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
           <t>TP15</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
           <t>Planta Uyachul</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D615" t="inlineStr"/>
@@ -24149,891 +24152,891 @@
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
           <t>TT01</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
           <t>Río Tamboyacu DJ Tambo estación</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D616" t="inlineStr"/>
       <c r="E616" t="inlineStr"/>
       <c r="F616" t="inlineStr"/>
       <c r="G616" t="inlineStr"/>
       <c r="H616" t="inlineStr"/>
-      <c r="I616" t="n">
+      <c r="I616" s="2" t="n">
         <v>3515</v>
       </c>
       <c r="J616" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
           <t>TT02</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
           <t>Río Yanahurco AJ Valle</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D617" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E617" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F617" t="inlineStr">
         <is>
           <t>Tamboyacu</t>
         </is>
       </c>
       <c r="G617" t="inlineStr">
         <is>
           <t>523054.17</t>
         </is>
       </c>
       <c r="H617" t="inlineStr">
         <is>
           <t>9923552.53</t>
         </is>
       </c>
-      <c r="I617" t="n">
+      <c r="I617" s="2" t="n">
         <v>3600</v>
       </c>
       <c r="J617" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
           <t>TT03</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
           <t>Río Valle AJ Yanahurco</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E618" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F618" t="inlineStr">
         <is>
           <t>Tamboyacu</t>
         </is>
       </c>
       <c r="G618" t="inlineStr">
         <is>
           <t>524074.59</t>
         </is>
       </c>
       <c r="H618" t="inlineStr">
         <is>
           <t>9923749.01</t>
         </is>
       </c>
-      <c r="I618" t="n">
+      <c r="I618" s="2" t="n">
         <v>3600</v>
       </c>
       <c r="J618" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
           <t>TT04</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
           <t>Río Valle DJ Yanahurco total</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D619" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E619" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F619" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G619" t="inlineStr">
         <is>
           <t>546274.81</t>
         </is>
       </c>
       <c r="H619" t="inlineStr">
         <is>
           <t>9960491.91</t>
         </is>
       </c>
-      <c r="I619" t="n">
+      <c r="I619" s="2" t="n">
         <v>2820</v>
       </c>
       <c r="J619" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
           <t>TT05</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
           <t>Qda Pazaguano</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D620" t="inlineStr"/>
       <c r="E620" t="inlineStr"/>
       <c r="F620" t="inlineStr"/>
       <c r="G620" t="inlineStr"/>
       <c r="H620" t="inlineStr"/>
-      <c r="I620" t="n">
+      <c r="I620" s="2" t="n">
         <v>3880</v>
       </c>
       <c r="J620" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
           <t>TT06</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
           <t>Río Tambo estación 2A</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D621" t="inlineStr"/>
       <c r="E621" t="inlineStr"/>
       <c r="F621" t="inlineStr"/>
       <c r="G621" t="inlineStr"/>
       <c r="H621" t="inlineStr"/>
-      <c r="I621" t="n">
+      <c r="I621" s="2" t="n">
         <v>3800</v>
       </c>
       <c r="J621" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
           <t>TT07</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
           <t>Qda Yaragcocha</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D622" t="inlineStr"/>
       <c r="E622" t="inlineStr"/>
       <c r="F622" t="inlineStr"/>
       <c r="G622" t="inlineStr"/>
       <c r="H622" t="inlineStr"/>
-      <c r="I622" t="n">
+      <c r="I622" s="2" t="n">
         <v>4040</v>
       </c>
       <c r="J622" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
           <t>TT08</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
           <t>Río Tambo Sur</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D623" t="inlineStr"/>
       <c r="E623" t="inlineStr"/>
       <c r="F623" t="inlineStr"/>
       <c r="G623" t="inlineStr"/>
       <c r="H623" t="inlineStr"/>
-      <c r="I623" t="n">
+      <c r="I623" s="2" t="n">
         <v>3980</v>
       </c>
       <c r="J623" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
           <t>TT10</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
           <t>Río Tambo Norte</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D624" t="inlineStr"/>
       <c r="E624" t="inlineStr"/>
       <c r="F624" t="inlineStr"/>
       <c r="G624" t="inlineStr"/>
       <c r="H624" t="inlineStr"/>
-      <c r="I624" t="n">
+      <c r="I624" s="2" t="n">
         <v>3900</v>
       </c>
       <c r="J624" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
           <t>TT11</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
           <t>Qda Pucarrumi A</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D625" t="inlineStr"/>
       <c r="E625" t="inlineStr"/>
       <c r="F625" t="inlineStr"/>
       <c r="G625" t="inlineStr"/>
       <c r="H625" t="inlineStr"/>
-      <c r="I625" t="n">
+      <c r="I625" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="J625" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
           <t>TT12</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
           <t>Qda Curipogllo B</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D626" t="inlineStr"/>
       <c r="E626" t="inlineStr"/>
       <c r="F626" t="inlineStr"/>
       <c r="G626" t="inlineStr"/>
       <c r="H626" t="inlineStr"/>
-      <c r="I626" t="n">
+      <c r="I626" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="J626" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
           <t>TT13</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
           <t>Canal Alumis</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E627" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F627" t="inlineStr">
         <is>
           <t>Tamboyacu</t>
         </is>
       </c>
       <c r="G627" t="inlineStr">
         <is>
           <t>515008.23</t>
         </is>
       </c>
       <c r="H627" t="inlineStr">
         <is>
           <t>9924124.48</t>
         </is>
       </c>
-      <c r="I627" t="n">
+      <c r="I627" s="2" t="n">
         <v>3960</v>
       </c>
       <c r="J627" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
           <t>TT14</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
           <t>Río Tamboyacu Estación 5</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E628" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F628" t="inlineStr">
         <is>
           <t>Tamboyacu</t>
         </is>
       </c>
       <c r="G628" t="inlineStr">
         <is>
           <t>516441.70</t>
         </is>
       </c>
       <c r="H628" t="inlineStr">
         <is>
           <t>9924485.56</t>
         </is>
       </c>
-      <c r="I628" t="n">
+      <c r="I628" s="2" t="n">
         <v>3880</v>
       </c>
       <c r="J628" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
           <t>TT15</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
           <t>Qda Maucatambo</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E629" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F629" t="inlineStr">
         <is>
           <t>Tamboyacu</t>
         </is>
       </c>
       <c r="G629" t="inlineStr">
         <is>
           <t>517823.01</t>
         </is>
       </c>
       <c r="H629" t="inlineStr">
         <is>
           <t>9924705.50</t>
         </is>
       </c>
-      <c r="I629" t="n">
+      <c r="I629" s="2" t="n">
         <v>3840</v>
       </c>
       <c r="J629" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
           <t>TT16</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
           <t>Rio Tamboyacu DJ Zalazar</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E630" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F630" t="inlineStr">
         <is>
           <t>Tamboyacu</t>
         </is>
       </c>
       <c r="G630" t="inlineStr">
         <is>
           <t>522858.71</t>
         </is>
       </c>
       <c r="H630" t="inlineStr">
         <is>
           <t>9922605.68</t>
         </is>
       </c>
-      <c r="I630" t="n">
+      <c r="I630" s="2" t="n">
         <v>3660</v>
       </c>
       <c r="J630" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
           <t>TT17</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
           <t>Qda Gaspar Puñuna</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E631" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F631" t="inlineStr">
         <is>
           <t>Tamboyacu</t>
         </is>
       </c>
       <c r="G631" t="inlineStr">
         <is>
           <t>521419.65</t>
         </is>
       </c>
       <c r="H631" t="inlineStr">
         <is>
           <t>9928060.51</t>
         </is>
       </c>
-      <c r="I631" t="n">
+      <c r="I631" s="2" t="n">
         <v>3880</v>
       </c>
       <c r="J631" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
           <t>TT18</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
           <t>Río Yanahurco DJ Valle</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D632" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E632" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F632" t="inlineStr">
         <is>
           <t>Tamboyacu</t>
         </is>
       </c>
       <c r="G632" t="inlineStr">
         <is>
           <t>524219.87</t>
         </is>
       </c>
       <c r="H632" t="inlineStr">
         <is>
           <t>9923534.15</t>
         </is>
       </c>
-      <c r="I632" t="n">
+      <c r="I632" s="2" t="n">
         <v>3590</v>
       </c>
       <c r="J632" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
           <t>TT19</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
           <t>Qda Zalazar AJ Tamboyacu</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E633" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F633" t="inlineStr">
         <is>
           <t>Tamboyacu</t>
         </is>
       </c>
       <c r="G633" t="inlineStr">
         <is>
           <t>523075.82</t>
         </is>
       </c>
       <c r="H633" t="inlineStr">
         <is>
           <t>9933557.85</t>
         </is>
       </c>
-      <c r="I633" t="n">
+      <c r="I633" s="2" t="n">
         <v>4020</v>
       </c>
       <c r="J633" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
           <t>TT20</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
           <t>Qda Verdeloma</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E634" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F634" t="inlineStr">
         <is>
           <t>Tamboyacu</t>
         </is>
       </c>
       <c r="G634" t="inlineStr">
         <is>
           <t>525515.95</t>
         </is>
       </c>
       <c r="H634" t="inlineStr">
         <is>
           <t>9932049.39</t>
         </is>
       </c>
-      <c r="I634" t="n">
+      <c r="I634" s="2" t="n">
         <v>4080</v>
       </c>
       <c r="J634" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
           <t>TT21</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
           <t>Canal Alumis para Latacunga camino</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E635" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F635" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G635" t="inlineStr">
         <is>
           <t>514413.54</t>
         </is>
       </c>
       <c r="H635" t="inlineStr">
         <is>
           <t>9928895.86</t>
         </is>
       </c>
-      <c r="I635" t="n">
+      <c r="I635" s="2" t="n">
         <v>3940</v>
       </c>
       <c r="J635" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
           <t>TT22</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
           <t>Río Tambo DJ Toruno</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D636" t="inlineStr"/>
       <c r="E636" t="inlineStr"/>
       <c r="F636" t="inlineStr"/>
       <c r="G636" t="inlineStr"/>
       <c r="H636" t="inlineStr"/>
-      <c r="I636" t="n">
+      <c r="I636" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="J636" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
           <t>TT23</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
           <t>Río Tamboyacu AJ  Tambo</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D637" t="inlineStr"/>
@@ -25151,701 +25154,701 @@
       <c r="D641" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E641" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F641" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G641" t="inlineStr">
         <is>
           <t>514735.90</t>
         </is>
       </c>
       <c r="H641" t="inlineStr">
         <is>
           <t>9953517.40</t>
         </is>
       </c>
-      <c r="I641" t="n">
+      <c r="I641" s="2" t="n">
         <v>3080</v>
       </c>
       <c r="J641" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
           <t>VC02</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
           <t>Acequia La Cocha</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D642" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E642" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F642" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G642" t="inlineStr">
         <is>
           <t>514744.89</t>
         </is>
       </c>
       <c r="H642" t="inlineStr">
         <is>
           <t>9953534.40</t>
         </is>
       </c>
-      <c r="I642" t="n">
+      <c r="I642" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="J642" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
           <t>VC03</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
           <t>Acequia San Elias</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E643" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F643" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G643" t="inlineStr">
         <is>
           <t>514754.88</t>
         </is>
       </c>
       <c r="H643" t="inlineStr">
         <is>
           <t>9953550.40</t>
         </is>
       </c>
-      <c r="I643" t="n">
+      <c r="I643" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="J643" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
           <t>VC04</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
           <t>Acequia Valencia</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D644" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E644" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F644" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G644" t="inlineStr">
         <is>
           <t>514932.85</t>
         </is>
       </c>
       <c r="H644" t="inlineStr">
         <is>
           <t>9953538.46</t>
         </is>
       </c>
-      <c r="I644" t="n">
+      <c r="I644" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="J644" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
           <t>VC05</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
           <t>Acequia San Alfonso</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D645" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E645" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F645" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G645" t="inlineStr">
         <is>
           <t>515542.75</t>
         </is>
       </c>
       <c r="H645" t="inlineStr">
         <is>
           <t>9953466.67</t>
         </is>
       </c>
-      <c r="I645" t="n">
+      <c r="I645" s="2" t="n">
         <v>3040</v>
       </c>
       <c r="J645" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
           <t>VC06</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
           <t>Vertiente de Secas</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D646" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E646" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F646" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G646" t="inlineStr">
         <is>
           <t>518894.29</t>
         </is>
       </c>
       <c r="H646" t="inlineStr">
         <is>
           <t>9949750.05</t>
         </is>
       </c>
-      <c r="I646" t="n">
+      <c r="I646" s="2" t="n">
         <v>3440</v>
       </c>
       <c r="J646" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
           <t>VC08</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
           <t>Río Cariacu</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D647" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E647" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F647" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G647" t="inlineStr">
         <is>
           <t>513104.88</t>
         </is>
       </c>
       <c r="H647" t="inlineStr">
         <is>
           <t>9953574.37</t>
         </is>
       </c>
-      <c r="I647" t="n">
+      <c r="I647" s="2" t="n">
         <v>2920</v>
       </c>
       <c r="J647" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
           <t>VC09</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
           <t>Qda Ubillus</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D648" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E648" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F648" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G648" t="inlineStr">
         <is>
           <t>513119.65</t>
         </is>
       </c>
       <c r="H648" t="inlineStr">
         <is>
           <t>9953603.04</t>
         </is>
       </c>
-      <c r="I648" t="n">
+      <c r="I648" s="2" t="n">
         <v>2960</v>
       </c>
       <c r="J648" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
           <t>VC10</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
           <t>Vertiente Cariacu en Galería</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D649" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E649" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F649" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G649" t="inlineStr">
         <is>
           <t>513136.36</t>
         </is>
       </c>
       <c r="H649" t="inlineStr">
         <is>
           <t>9953627.83</t>
         </is>
       </c>
-      <c r="I649" t="n">
+      <c r="I649" s="2" t="n">
         <v>2920</v>
       </c>
       <c r="J649" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
           <t>VC11</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
           <t>Vertiente La Peña</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D650" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E650" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F650" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G650" t="inlineStr">
         <is>
           <t>512852.55</t>
         </is>
       </c>
       <c r="H650" t="inlineStr">
         <is>
           <t>9955795.36</t>
         </is>
       </c>
-      <c r="I650" t="n">
+      <c r="I650" s="2" t="n">
         <v>2840</v>
       </c>
       <c r="J650" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
           <t>VC12</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
           <t>Río Pita (Antes Capt Canal Tumbaco)</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D651" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E651" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F651" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G651" t="inlineStr">
         <is>
           <t>511776.75</t>
         </is>
       </c>
       <c r="H651" t="inlineStr">
         <is>
           <t>9959083.80</t>
         </is>
       </c>
-      <c r="I651" t="n">
+      <c r="I651" s="2" t="n">
         <v>2760</v>
       </c>
       <c r="J651" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
           <t>VC13</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
           <t>Canal Tumbaco</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D652" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E652" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F652" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G652" t="inlineStr">
         <is>
           <t>510779.84</t>
         </is>
       </c>
       <c r="H652" t="inlineStr">
         <is>
           <t>9959538.08</t>
         </is>
       </c>
-      <c r="I652" t="n">
+      <c r="I652" s="2" t="n">
         <v>2720</v>
       </c>
       <c r="J652" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
           <t>VC14</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
           <t>Entrada Laguna Secas</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D653" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E653" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F653" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G653" t="inlineStr">
         <is>
           <t>520611.47</t>
         </is>
       </c>
       <c r="H653" t="inlineStr">
         <is>
           <t>9949621.67</t>
         </is>
       </c>
-      <c r="I653" t="n">
+      <c r="I653" s="2" t="n">
         <v>3440</v>
       </c>
       <c r="J653" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
           <t>VC15</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
           <t>Salida Laguna Secas</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D654" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E654" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F654" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G654" t="inlineStr">
         <is>
           <t>518746.47</t>
         </is>
       </c>
       <c r="H654" t="inlineStr">
         <is>
           <t>9950691.77</t>
         </is>
       </c>
-      <c r="I654" t="n">
+      <c r="I654" s="2" t="n">
         <v>3400</v>
       </c>
       <c r="J654" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
           <t>VC16</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
           <t>Río Pita AJ Guapal</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
           <t>Aforo</t>
         </is>
       </c>
       <c r="D655" t="inlineStr"/>
@@ -25963,251 +25966,251 @@
       <c r="D659" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E659" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F659" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G659" t="inlineStr">
         <is>
           <t>538745.15</t>
         </is>
       </c>
       <c r="H659" t="inlineStr">
         <is>
           <t>9970661.70</t>
         </is>
       </c>
-      <c r="I659" t="n">
+      <c r="I659" s="2" t="n">
         <v>4003</v>
       </c>
       <c r="J659" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
           <t>P75</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
           <t>Laguna Los Patos</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D660" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E660" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F660" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G660" t="inlineStr">
         <is>
           <t>544539.22</t>
         </is>
       </c>
       <c r="H660" t="inlineStr">
         <is>
           <t>9972457.12</t>
         </is>
       </c>
-      <c r="I660" t="n">
+      <c r="I660" s="2" t="n">
         <v>4028</v>
       </c>
       <c r="J660" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
           <t>H61</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
           <t>Sucus A2</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D661" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E661" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F661" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G661" t="inlineStr">
         <is>
           <t>534805.74</t>
         </is>
       </c>
       <c r="H661" t="inlineStr">
         <is>
           <t>9962954.61</t>
         </is>
       </c>
-      <c r="I661" t="n">
+      <c r="I661" s="2" t="n">
         <v>3892</v>
       </c>
       <c r="J661" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
           <t>H59</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
           <t>Mogotes A2</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D662" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E662" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F662" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G662" t="inlineStr">
         <is>
           <t>538658.96</t>
         </is>
       </c>
       <c r="H662" t="inlineStr">
         <is>
           <t>9970340.73</t>
         </is>
       </c>
-      <c r="I662" t="n">
+      <c r="I662" s="2" t="n">
         <v>4008</v>
       </c>
       <c r="J662" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
           <t>H60</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
           <t>Mogotes A3</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D663" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E663" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F663" t="inlineStr">
         <is>
           <t>Chalpi</t>
         </is>
       </c>
       <c r="G663" t="inlineStr">
         <is>
           <t>539265.66</t>
         </is>
       </c>
       <c r="H663" t="inlineStr">
         <is>
           <t>9970719.71</t>
         </is>
       </c>
-      <c r="I663" t="n">
+      <c r="I663" s="2" t="n">
         <v>4004</v>
       </c>
       <c r="J663" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
           <t>BC01</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
           <t>Boya Salve Faccha</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
           <t>Calidad de agua</t>
         </is>
       </c>
       <c r="D664" t="inlineStr">
@@ -26261,2651 +26264,2651 @@
       <c r="D665" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E665" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F665" t="inlineStr">
         <is>
           <t>Oyacachi</t>
         </is>
       </c>
       <c r="G665" t="inlineStr">
         <is>
           <t>543328.60</t>
         </is>
       </c>
       <c r="H665" t="inlineStr">
         <is>
           <t>9979180.20</t>
         </is>
       </c>
-      <c r="I665" t="n">
+      <c r="I665" s="2" t="n">
         <v>3710</v>
       </c>
       <c r="J665" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
           <t>M5022</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
           <t>Control Baños</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D666" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E666" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F666" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G666" t="inlineStr">
         <is>
           <t>539196.69</t>
         </is>
       </c>
       <c r="H666" t="inlineStr">
         <is>
           <t>9964094.15</t>
         </is>
       </c>
-      <c r="I666" t="n">
+      <c r="I666" s="2" t="n">
         <v>3620</v>
       </c>
       <c r="J666" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
           <t>M5023</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D667" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E667" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F667" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G667" t="inlineStr">
         <is>
           <t>539932.37</t>
         </is>
       </c>
       <c r="H667" t="inlineStr">
         <is>
           <t>9958203.61</t>
         </is>
       </c>
-      <c r="I667" t="n">
+      <c r="I667" s="2" t="n">
         <v>3100</v>
       </c>
       <c r="J667" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
           <t>M5024</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
           <t>El Tambo</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D668" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E668" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F668" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G668" t="inlineStr">
         <is>
           <t>533822.83</t>
         </is>
       </c>
       <c r="H668" t="inlineStr">
         <is>
           <t>9958054.02</t>
         </is>
       </c>
-      <c r="I668" t="n">
+      <c r="I668" s="2" t="n">
         <v>3637</v>
       </c>
       <c r="J668" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
           <t>M5025</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
           <t>La Virgen Papallacta</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D669" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E669" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F669" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="G669" t="inlineStr">
         <is>
           <t>533555.77</t>
         </is>
       </c>
       <c r="H669" t="inlineStr">
         <is>
           <t>9963111.92</t>
         </is>
       </c>
-      <c r="I669" t="n">
+      <c r="I669" s="2" t="n">
         <v>4020</v>
       </c>
       <c r="J669" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
           <t>M5026</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
           <t>Cotopaxi Control Norte</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D670" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E670" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F670" t="inlineStr">
         <is>
           <t>Pita Bocatoma</t>
         </is>
       </c>
       <c r="G670" t="inlineStr">
         <is>
           <t>506308.35</t>
         </is>
       </c>
       <c r="H670" t="inlineStr">
         <is>
           <t>9937680.48</t>
         </is>
       </c>
-      <c r="I670" t="n">
+      <c r="I670" s="2" t="n">
         <v>3670</v>
       </c>
       <c r="J670" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
           <t>M5027</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
           <t>Lomahurco</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D671" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E671" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F671" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="G671" t="inlineStr">
         <is>
           <t>482075.20</t>
         </is>
       </c>
       <c r="H671" t="inlineStr">
         <is>
           <t>9936333.18</t>
         </is>
       </c>
-      <c r="I671" t="n">
+      <c r="I671" s="2" t="n">
         <v>3727</v>
       </c>
       <c r="J671" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
           <t>M5028</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
           <t>Hcda Prado Miranda</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D672" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E672" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F672" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G672" t="inlineStr">
         <is>
           <t>512164.81</t>
         </is>
       </c>
       <c r="H672" t="inlineStr">
         <is>
           <t>9946579.72</t>
         </is>
       </c>
-      <c r="I672" t="n">
+      <c r="I672" s="2" t="n">
         <v>3526</v>
       </c>
       <c r="J672" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
           <t>M5029</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
           <t>El Carmen</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D673" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E673" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F673" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G673" t="inlineStr">
         <is>
           <t>518545.78</t>
         </is>
       </c>
       <c r="H673" t="inlineStr">
         <is>
           <t>9944551.27</t>
         </is>
       </c>
-      <c r="I673" t="n">
+      <c r="I673" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J673" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
           <t>M5030</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
           <t>Hcda. Gordillo</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D674" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E674" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F674" t="inlineStr">
         <is>
           <t>Pita</t>
         </is>
       </c>
       <c r="G674" t="inlineStr">
         <is>
           <t>515892.40</t>
         </is>
       </c>
       <c r="H674" t="inlineStr">
         <is>
           <t>9953761.42</t>
         </is>
       </c>
-      <c r="I674" t="n">
+      <c r="I674" s="2" t="n">
         <v>3248</v>
       </c>
       <c r="J674" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
           <t>M5031</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
           <t>Chumillos</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D675" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E675" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F675" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G675" t="inlineStr">
         <is>
           <t>532214.04</t>
         </is>
       </c>
       <c r="H675" t="inlineStr">
         <is>
           <t>9989522.38</t>
         </is>
       </c>
-      <c r="I675" t="n">
+      <c r="I675" s="2" t="n">
         <v>3750</v>
       </c>
       <c r="J675" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
           <t>M5074</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
           <t>Puntas</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D676" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E676" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F676" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G676" t="inlineStr">
         <is>
           <t>531085.14</t>
         </is>
       </c>
       <c r="H676" t="inlineStr">
         <is>
           <t>9981742.43</t>
         </is>
       </c>
-      <c r="I676" t="n">
+      <c r="I676" s="2" t="n">
         <v>4142</v>
       </c>
       <c r="J676" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
           <t>M5075</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
           <t>Itulcachi</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D677" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E677" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F677" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G677" t="inlineStr">
         <is>
           <t>526278.11</t>
         </is>
       </c>
       <c r="H677" t="inlineStr">
         <is>
           <t>9967915.59</t>
         </is>
       </c>
-      <c r="I677" t="n">
+      <c r="I677" s="2" t="n">
         <v>4029</v>
       </c>
       <c r="J677" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
           <t>M5076</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
           <t>PNC - Potrerillos</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D678" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E678" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F678" t="inlineStr">
         <is>
           <t>Pita Bocatoma</t>
         </is>
       </c>
       <c r="G678" t="inlineStr">
         <is>
           <t>510881.33</t>
         </is>
       </c>
       <c r="H678" t="inlineStr">
         <is>
           <t>9931820.50</t>
         </is>
       </c>
-      <c r="I678" t="n">
+      <c r="I678" s="2" t="n">
         <v>3866</v>
       </c>
       <c r="J678" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
           <t>M5077</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
           <t>REI</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D679" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E679" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F679" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="G679" t="inlineStr">
         <is>
           <t>478937.51</t>
         </is>
       </c>
       <c r="H679" t="inlineStr">
         <is>
           <t>9930421.61</t>
         </is>
       </c>
-      <c r="I679" t="n">
+      <c r="I679" s="2" t="n">
         <v>3983</v>
       </c>
       <c r="J679" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
           <t>M5078</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
           <t>Pifo</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D680" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E680" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F680" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G680" t="inlineStr">
         <is>
           <t>520356.63</t>
         </is>
       </c>
       <c r="H680" t="inlineStr">
         <is>
           <t>9973371.28</t>
         </is>
       </c>
-      <c r="I680" t="n">
+      <c r="I680" s="2" t="n">
         <v>2857</v>
       </c>
       <c r="J680" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
           <t>H5006</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
           <t>Aglla en captacion</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D681" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E681" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F681" t="inlineStr">
         <is>
           <t>Filtros Pichincha</t>
         </is>
       </c>
       <c r="G681" t="inlineStr">
         <is>
           <t>533471.33</t>
         </is>
       </c>
       <c r="H681" t="inlineStr">
         <is>
           <t>9981671.81</t>
         </is>
       </c>
-      <c r="I681" t="n">
+      <c r="I681" s="2" t="n">
         <v>3765</v>
       </c>
       <c r="J681" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
           <t>JTU01PT11</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
           <t>Jatunhuaycu11</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D682" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E682" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F682" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G682" t="inlineStr">
         <is>
           <t>529229.89</t>
         </is>
       </c>
       <c r="H682" t="inlineStr">
         <is>
           <t>9944246.72</t>
         </is>
       </c>
-      <c r="I682" t="n">
+      <c r="I682" s="2" t="n">
         <v>4023</v>
       </c>
       <c r="J682" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
           <t>JTU01PT22</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
           <t>Jatunhuaycu22</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D683" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E683" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F683" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G683" t="inlineStr">
         <is>
           <t>528858.68</t>
         </is>
       </c>
       <c r="H683" t="inlineStr">
         <is>
           <t>9945937.62</t>
         </is>
       </c>
-      <c r="I683" t="n">
+      <c r="I683" s="2" t="n">
         <v>4104</v>
       </c>
       <c r="J683" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
           <t>JTU01PT32</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
           <t>Jatunhuaycu32</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D684" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E684" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F684" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G684" t="inlineStr">
         <is>
           <t>528473.03</t>
         </is>
       </c>
       <c r="H684" t="inlineStr">
         <is>
           <t>9946193.18</t>
         </is>
       </c>
-      <c r="I684" t="n">
+      <c r="I684" s="2" t="n">
         <v>4148</v>
       </c>
       <c r="J684" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
           <t>JTU01PT42</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
           <t>Jatunhuaycu42</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D685" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E685" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F685" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G685" t="inlineStr">
         <is>
           <t>528694.54</t>
         </is>
       </c>
       <c r="H685" t="inlineStr">
         <is>
           <t>9946827.53</t>
         </is>
       </c>
-      <c r="I685" t="n">
+      <c r="I685" s="2" t="n">
         <v>4110</v>
       </c>
       <c r="J685" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
           <t>JTU01PT53</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
           <t>Jatunhuaycu53</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D686" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E686" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F686" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G686" t="inlineStr">
         <is>
           <t>528531.38</t>
         </is>
       </c>
       <c r="H686" t="inlineStr">
         <is>
           <t>9947770.38</t>
         </is>
       </c>
-      <c r="I686" t="n">
+      <c r="I686" s="2" t="n">
         <v>4271</v>
       </c>
       <c r="J686" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
           <t>JTU01PT63</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
           <t>Jatunhuaycu63</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D687" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E687" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F687" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G687" t="inlineStr">
         <is>
           <t>529875.64</t>
         </is>
       </c>
       <c r="H687" t="inlineStr">
         <is>
           <t>9948270.28</t>
         </is>
       </c>
-      <c r="I687" t="n">
+      <c r="I687" s="2" t="n">
         <v>4203</v>
       </c>
       <c r="J687" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
           <t>JTU01PT73</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
           <t>Jatunhuaycu73</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D688" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E688" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F688" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G688" t="inlineStr">
         <is>
           <t>530260.22</t>
         </is>
       </c>
       <c r="H688" t="inlineStr">
         <is>
           <t>9948208.49</t>
         </is>
       </c>
-      <c r="I688" t="n">
+      <c r="I688" s="2" t="n">
         <v>4231</v>
       </c>
       <c r="J688" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
           <t>JTU01PT83</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
           <t>Jatunhuaycu83</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D689" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E689" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F689" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G689" t="inlineStr">
         <is>
           <t>531886.23</t>
         </is>
       </c>
       <c r="H689" t="inlineStr">
         <is>
           <t>9948413.83</t>
         </is>
       </c>
-      <c r="I689" t="n">
+      <c r="I689" s="2" t="n">
         <v>4289</v>
       </c>
       <c r="J689" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
           <t>JTU01HQ11</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
           <t>Jatunhuaycu11</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D690" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E690" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F690" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G690" t="inlineStr">
         <is>
           <t>528774.80</t>
         </is>
       </c>
       <c r="H690" t="inlineStr">
         <is>
           <t>9944094.97</t>
         </is>
       </c>
-      <c r="I690" t="n">
+      <c r="I690" s="2" t="n">
         <v>4103</v>
       </c>
       <c r="J690" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
           <t>JTU01HQ22</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
           <t>Jatunhuaycu22</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D691" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E691" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F691" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G691" t="inlineStr">
         <is>
           <t>529007.48</t>
         </is>
       </c>
       <c r="H691" t="inlineStr">
         <is>
           <t>9945996.60</t>
         </is>
       </c>
-      <c r="I691" t="n">
+      <c r="I691" s="2" t="n">
         <v>4075</v>
       </c>
       <c r="J691" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
           <t>JTU01HQ32</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
           <t>Jatunhuaycu32</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D692" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E692" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F692" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G692" t="inlineStr">
         <is>
           <t>528952.28</t>
         </is>
       </c>
       <c r="H692" t="inlineStr">
         <is>
           <t>9946723.74</t>
         </is>
       </c>
-      <c r="I692" t="n">
+      <c r="I692" s="2" t="n">
         <v>4085</v>
       </c>
       <c r="J692" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
           <t>JTU01HQ43</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
           <t>Jatunhuaycu43</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D693" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E693" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F693" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G693" t="inlineStr">
         <is>
           <t>529912.65</t>
         </is>
       </c>
       <c r="H693" t="inlineStr">
         <is>
           <t>9948124.46</t>
         </is>
       </c>
-      <c r="I693" t="n">
+      <c r="I693" s="2" t="n">
         <v>4144</v>
       </c>
       <c r="J693" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
           <t>H5028</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
           <t>Tayango antes captación</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D694" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E694" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F694" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="G694" t="inlineStr">
         <is>
           <t>489935.78</t>
         </is>
       </c>
       <c r="H694" t="inlineStr">
         <is>
           <t>9978173.16</t>
         </is>
       </c>
-      <c r="I694" t="n">
+      <c r="I694" s="2" t="n">
         <v>3882</v>
       </c>
       <c r="J694" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
           <t>M5125</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
           <t>Guamani Antisana</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D695" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E695" t="inlineStr">
         <is>
           <t>Papallacta</t>
         </is>
       </c>
       <c r="F695" t="inlineStr">
         <is>
           <t>Valle Vicioso</t>
         </is>
       </c>
       <c r="G695" t="inlineStr">
         <is>
           <t>526806.21</t>
         </is>
       </c>
       <c r="H695" t="inlineStr">
         <is>
           <t>9944281.90</t>
         </is>
       </c>
-      <c r="I695" t="n">
+      <c r="I695" s="2" t="n">
         <v>4148</v>
       </c>
       <c r="J695" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
           <t>M5126</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
           <t>Jatunhuaycu</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D696" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E696" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F696" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G696" t="inlineStr">
         <is>
           <t>529706.77</t>
         </is>
       </c>
       <c r="H696" t="inlineStr">
         <is>
           <t>9945738.17</t>
         </is>
       </c>
-      <c r="I696" t="n">
+      <c r="I696" s="2" t="n">
         <v>4040</v>
       </c>
       <c r="J696" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
           <t>H5025</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
           <t>Pita en Campo Alegre</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D697" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E697" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F697" t="inlineStr">
         <is>
           <t>Pita Bocatoma</t>
         </is>
       </c>
       <c r="G697" t="inlineStr">
         <is>
           <t>512966.30</t>
         </is>
       </c>
       <c r="H697" t="inlineStr">
         <is>
           <t>9931526.79</t>
         </is>
       </c>
-      <c r="I697" t="n">
+      <c r="I697" s="2" t="n">
         <v>3870</v>
       </c>
       <c r="J697" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
           <t>M5179</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
           <t>Paluguillo</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D698" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E698" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F698" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G698" t="inlineStr">
         <is>
           <t>529809.45</t>
         </is>
       </c>
       <c r="H698" t="inlineStr">
         <is>
           <t>9966099.49</t>
         </is>
       </c>
-      <c r="I698" t="n">
+      <c r="I698" s="2" t="n">
         <v>3685</v>
       </c>
       <c r="J698" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
           <t>H5026</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
           <t>Carihuaycu en Paluguillo</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D699" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E699" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F699" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G699" t="inlineStr">
         <is>
           <t>531013.09</t>
         </is>
       </c>
       <c r="H699" t="inlineStr">
         <is>
           <t>9961891.71</t>
         </is>
       </c>
-      <c r="I699" t="n">
+      <c r="I699" s="2" t="n">
         <v>3839</v>
       </c>
       <c r="J699" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
           <t>M5178</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
           <t>Tayango Guagua Pichincha</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D700" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E700" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F700" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="G700" t="inlineStr">
         <is>
           <t>490256.68</t>
         </is>
       </c>
       <c r="H700" t="inlineStr">
         <is>
           <t>9978987.74</t>
         </is>
       </c>
-      <c r="I700" t="n">
+      <c r="I700" s="2" t="n">
         <v>4090</v>
       </c>
       <c r="J700" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
           <t>M5181</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
           <t>Yuracyacu Guagua Pichincha</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D701" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E701" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F701" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="G701" t="inlineStr">
         <is>
           <t>490426.72</t>
         </is>
       </c>
       <c r="H701" t="inlineStr">
         <is>
           <t>9980188.90</t>
         </is>
       </c>
-      <c r="I701" t="n">
+      <c r="I701" s="2" t="n">
         <v>4170</v>
       </c>
       <c r="J701" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
           <t>ATP01PT01</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
           <t>PT01 (Tungurahua)</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D702" t="inlineStr">
         <is>
           <t>Cotopaxi</t>
         </is>
       </c>
       <c r="E702" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F702" t="inlineStr">
         <is>
           <t>Pita Bocatoma</t>
         </is>
       </c>
       <c r="G702" t="inlineStr">
         <is>
           <t>515491.83</t>
         </is>
       </c>
       <c r="H702" t="inlineStr">
         <is>
           <t>9933247.15</t>
         </is>
       </c>
-      <c r="I702" t="n">
+      <c r="I702" s="2" t="n">
         <v>3948</v>
       </c>
       <c r="J702" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
           <t>ATP01PT02</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
           <t>PT02 (Tung/Cham)</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D703" t="inlineStr">
         <is>
           <t>Cotopaxi</t>
         </is>
       </c>
       <c r="E703" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F703" t="inlineStr">
         <is>
           <t>Pita Bocatoma</t>
         </is>
       </c>
       <c r="G703" t="inlineStr">
         <is>
           <t>514573.06</t>
         </is>
       </c>
       <c r="H703" t="inlineStr">
         <is>
           <t>9934879.00</t>
         </is>
       </c>
-      <c r="I703" t="n">
+      <c r="I703" s="2" t="n">
         <v>3973</v>
       </c>
       <c r="J703" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
           <t>ATP02PT01</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
           <t>PT03 (Chamilco)</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D704" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E704" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F704" t="inlineStr">
         <is>
           <t>Pita Bocatoma</t>
         </is>
       </c>
       <c r="G704" t="inlineStr">
         <is>
           <t>514933.03</t>
         </is>
       </c>
       <c r="H704" t="inlineStr">
         <is>
           <t>9938676.13</t>
         </is>
       </c>
-      <c r="I704" t="n">
+      <c r="I704" s="2" t="n">
         <v>4111</v>
       </c>
       <c r="J704" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
           <t>ATP01HI01</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
           <t>Tungurahua</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D705" t="inlineStr">
         <is>
           <t>Cotopaxi</t>
         </is>
       </c>
       <c r="E705" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F705" t="inlineStr">
         <is>
           <t>Pita Bocatoma</t>
         </is>
       </c>
       <c r="G705" t="inlineStr">
         <is>
           <t>512490.42</t>
         </is>
       </c>
       <c r="H705" t="inlineStr">
         <is>
           <t>9932341.72</t>
         </is>
       </c>
-      <c r="I705" t="n">
+      <c r="I705" s="2" t="n">
         <v>3840</v>
       </c>
       <c r="J705" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
           <t>ATP02HI01</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
           <t>Chamilco</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D706" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E706" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F706" t="inlineStr">
         <is>
           <t>Pita Bocatoma</t>
         </is>
       </c>
       <c r="G706" t="inlineStr">
         <is>
           <t>512443.30</t>
         </is>
       </c>
       <c r="H706" t="inlineStr">
         <is>
           <t>9932707.31</t>
         </is>
       </c>
-      <c r="I706" t="n">
+      <c r="I706" s="2" t="n">
         <v>3840</v>
       </c>
       <c r="J706" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
           <t>LLO02PO01</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
           <t>LLOA</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D707" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E707" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F707" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="G707" t="inlineStr">
         <is>
           <t>490485.70</t>
         </is>
       </c>
       <c r="H707" t="inlineStr">
         <is>
           <t>9979504.61</t>
         </is>
       </c>
-      <c r="I707" t="n">
+      <c r="I707" s="2" t="n">
         <v>4188</v>
       </c>
       <c r="J707" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
           <t>LLO01PO02</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
           <t>LLOA</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D708" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E708" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F708" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="G708" t="inlineStr">
         <is>
           <t>490055.07</t>
         </is>
       </c>
       <c r="H708" t="inlineStr">
         <is>
           <t>9978021.29</t>
         </is>
       </c>
-      <c r="I708" t="n">
+      <c r="I708" s="2" t="n">
         <v>4076</v>
       </c>
       <c r="J708" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
           <t>LLO01PO01</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
           <t>LLOA</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D709" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E709" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F709" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="G709" t="inlineStr">
         <is>
           <t>490010.34</t>
         </is>
       </c>
       <c r="H709" t="inlineStr">
         <is>
           <t>9978354.76</t>
         </is>
       </c>
-      <c r="I709" t="n">
+      <c r="I709" s="2" t="n">
         <v>3897</v>
       </c>
       <c r="J709" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
           <t>LLO01HI01</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
           <t>LLOA</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D710" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E710" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F710" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="G710" t="inlineStr">
         <is>
           <t>489935.78</t>
         </is>
       </c>
       <c r="H710" t="inlineStr">
         <is>
           <t>9978173.16</t>
         </is>
       </c>
-      <c r="I710" t="n">
+      <c r="I710" s="2" t="n">
         <v>3824</v>
       </c>
       <c r="J710" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
           <t>H5027</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
           <t>Yuracyacu antes canal</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D711" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E711" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F711" t="inlineStr">
         <is>
           <t>El Cinto</t>
         </is>
       </c>
       <c r="G711" t="inlineStr">
         <is>
           <t>490675.54</t>
         </is>
       </c>
       <c r="H711" t="inlineStr">
         <is>
           <t>9979155.78</t>
         </is>
       </c>
-      <c r="I711" t="n">
+      <c r="I711" s="2" t="n">
         <v>4096</v>
       </c>
       <c r="J711" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
           <t>M5180</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
           <t>Atacazo</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D712" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E712" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F712" t="inlineStr">
         <is>
           <t>Filtros Pichincha</t>
         </is>
       </c>
       <c r="G712" t="inlineStr">
         <is>
           <t>488677.82</t>
         </is>
       </c>
       <c r="H712" t="inlineStr">
         <is>
           <t>9964831.05</t>
         </is>
       </c>
-      <c r="I712" t="n">
+      <c r="I712" s="2" t="n">
         <v>3887</v>
       </c>
       <c r="J712" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
           <t>M5182F</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
           <t>Mindo Guagua Pichincha</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D713" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E713" t="inlineStr">
         <is>
           <t>Noroccidente</t>
         </is>
       </c>
       <c r="F713" t="inlineStr">
         <is>
           <t>Rumihurco</t>
         </is>
       </c>
       <c r="G713" t="inlineStr">
         <is>
           <t>490233.93</t>
         </is>
       </c>
       <c r="H713" t="inlineStr">
         <is>
           <t>9981077.71</t>
         </is>
       </c>
-      <c r="I713" t="n">
+      <c r="I713" s="2" t="n">
         <v>4309</v>
       </c>
       <c r="J713" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
           <t>CAR02PT01</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
           <t>PTm Carachas</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D714" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E714" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F714" t="inlineStr">
         <is>
           <t>Caicedo</t>
         </is>
       </c>
       <c r="G714" t="inlineStr">
         <is>
           <t>487570.57</t>
         </is>
       </c>
       <c r="H714" t="inlineStr">
         <is>
           <t>9965769.11</t>
         </is>
       </c>
-      <c r="I714" t="n">
+      <c r="I714" s="2" t="n">
         <v>3575</v>
       </c>
       <c r="J714" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
           <t>H5010</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
           <t>Jatunhuaycu-Captación</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D715" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E715" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F715" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G715" t="inlineStr">
         <is>
           <t>528144.79</t>
         </is>
       </c>
       <c r="H715" t="inlineStr">
         <is>
           <t>9941529.01</t>
         </is>
       </c>
-      <c r="I715" t="n">
+      <c r="I715" s="2" t="n">
         <v>4050</v>
       </c>
       <c r="J715" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
           <t>CAR02HC01</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
           <t>Carachas - Atacazo</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D716" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E716" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F716" t="inlineStr">
         <is>
           <t>Mindo</t>
         </is>
       </c>
       <c r="G716" t="inlineStr">
         <is>
           <t>487550.58</t>
         </is>
       </c>
       <c r="H716" t="inlineStr">
         <is>
           <t>9965798.51</t>
         </is>
       </c>
-      <c r="I716" t="n">
+      <c r="I716" s="2" t="n">
         <v>3570</v>
       </c>
       <c r="J716" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
           <t>DQS01HC01</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
           <t>Dique Sur, Filtros Pichincha</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D717" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E717" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F717" t="inlineStr">
         <is>
           <t>Filtros Pichincha</t>
         </is>
       </c>
       <c r="G717" t="inlineStr">
         <is>
           <t>489126.81</t>
         </is>
       </c>
       <c r="H717" t="inlineStr">
         <is>
           <t>9963282.08</t>
         </is>
       </c>
-      <c r="I717" t="n">
+      <c r="I717" s="2" t="n">
         <v>3648</v>
       </c>
       <c r="J717" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
           <t>EC01</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
           <t>Estación Calidad El Pita</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
           <t>Calidad de agua</t>
         </is>
       </c>
       <c r="D718" t="inlineStr">
@@ -29103,1937 +29106,1937 @@
       <c r="D722" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E722" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F722" t="inlineStr">
         <is>
           <t>Guayllabamba Medio</t>
         </is>
       </c>
       <c r="G722" t="inlineStr">
         <is>
           <t>478255.00</t>
         </is>
       </c>
       <c r="H722" t="inlineStr">
         <is>
           <t>10004292.00</t>
         </is>
       </c>
-      <c r="I722" t="n">
+      <c r="I722" s="2" t="n">
         <v>1990</v>
       </c>
       <c r="J722" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
           <t>PUGHHI</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
           <t>Pugllohuma hidrológica</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D723" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E723" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F723" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G723" t="inlineStr">
         <is>
           <t>531909.63</t>
         </is>
       </c>
       <c r="H723" t="inlineStr">
         <is>
           <t>9944565.37</t>
         </is>
       </c>
-      <c r="I723" t="n">
+      <c r="I723" s="2" t="n">
         <v>4005</v>
       </c>
       <c r="J723" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
           <t>M5183F</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
           <t>Bellavista- Casa</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D724" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E724" t="inlineStr">
         <is>
           <t>Noroccidente</t>
         </is>
       </c>
       <c r="F724" t="inlineStr">
         <is>
           <t>Mindo</t>
         </is>
       </c>
       <c r="G724" t="inlineStr">
         <is>
           <t>479880.23</t>
         </is>
       </c>
       <c r="H724" t="inlineStr">
         <is>
           <t>9998234.38</t>
         </is>
       </c>
-      <c r="I724" t="n">
+      <c r="I724" s="2" t="n">
         <v>2239</v>
       </c>
       <c r="J724" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
           <t>H5009</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
           <t>Pita Hualpaloma</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D725" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E725" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F725" t="inlineStr">
         <is>
           <t>Pita Bocatoma</t>
         </is>
       </c>
       <c r="G725" t="inlineStr">
         <is>
           <t>515100.98</t>
         </is>
       </c>
       <c r="H725" t="inlineStr">
         <is>
           <t>9929138.74</t>
         </is>
       </c>
-      <c r="I725" t="n">
+      <c r="I725" s="2" t="n">
         <v>3934</v>
       </c>
       <c r="J725" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
           <t>M5124</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
           <t>Campo Alegre</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D726" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E726" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F726" t="inlineStr">
         <is>
           <t>Pita Bocatoma</t>
         </is>
       </c>
       <c r="G726" t="inlineStr">
         <is>
           <t>512395.44</t>
         </is>
       </c>
       <c r="H726" t="inlineStr">
         <is>
           <t>9931901.07</t>
         </is>
       </c>
-      <c r="I726" t="n">
+      <c r="I726" s="2" t="n">
         <v>3861</v>
       </c>
       <c r="J726" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
           <t>ATP01HI02</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
           <t>VERTEDERO EN HUMEDAL TUNGURAHUA</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D727" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E727" t="inlineStr">
         <is>
           <t>Pita - Puengasí</t>
         </is>
       </c>
       <c r="F727" t="inlineStr">
         <is>
           <t>Pita Bocatoma</t>
         </is>
       </c>
       <c r="G727" t="inlineStr">
         <is>
           <t>514753.74</t>
         </is>
       </c>
       <c r="H727" t="inlineStr">
         <is>
           <t>9932971.11</t>
         </is>
       </c>
-      <c r="I727" t="n">
+      <c r="I727" s="2" t="n">
         <v>3889</v>
       </c>
       <c r="J727" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
           <t>JTUHHI</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
           <t>HUMEDAL JATUNHUAYCU</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D728" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E728" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F728" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G728" t="inlineStr">
         <is>
           <t>527419.12</t>
         </is>
       </c>
       <c r="H728" t="inlineStr">
         <is>
           <t>9942601.09</t>
         </is>
       </c>
-      <c r="I728" t="n">
+      <c r="I728" s="2" t="n">
         <v>4016</v>
       </c>
       <c r="J728" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
           <t>DQS01PT01</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
           <t>Pluviometrica Atacazo Dique Sur</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D729" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E729" t="inlineStr">
         <is>
           <t>Centro Occidente</t>
         </is>
       </c>
       <c r="F729" t="inlineStr">
         <is>
           <t>Filtros Pichincha</t>
         </is>
       </c>
       <c r="G729" t="inlineStr">
         <is>
           <t>487393.65</t>
         </is>
       </c>
       <c r="H729" t="inlineStr">
         <is>
           <t>9961950.17</t>
         </is>
       </c>
-      <c r="I729" t="n">
+      <c r="I729" s="2" t="n">
         <v>3912</v>
       </c>
       <c r="J729" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
           <t>H62</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
           <t>San José de Nanegalito</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D730" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E730" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F730" t="inlineStr">
         <is>
           <t>Guayllabamba Medio</t>
         </is>
       </c>
       <c r="G730" t="inlineStr">
         <is>
           <t>477868.95</t>
         </is>
       </c>
       <c r="H730" t="inlineStr">
         <is>
           <t>10000354.58</t>
         </is>
       </c>
-      <c r="I730" t="n">
+      <c r="I730" s="2" t="n">
         <v>1941</v>
       </c>
       <c r="J730" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
           <t>M5006F</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
           <t>Pluviométrica Aglla en captación</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D731" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E731" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F731" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G731" t="inlineStr">
         <is>
           <t>533471.33</t>
         </is>
       </c>
       <c r="H731" t="inlineStr">
         <is>
           <t>9981671.81</t>
         </is>
       </c>
-      <c r="I731" t="n">
+      <c r="I731" s="2" t="n">
         <v>3765</v>
       </c>
       <c r="J731" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
           <t>M5185F</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
           <t>Estación Científica - San José(Precipitación efectiva)</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D732" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E732" t="inlineStr">
         <is>
           <t>Noroccidente</t>
         </is>
       </c>
       <c r="F732" t="inlineStr">
         <is>
           <t>Mindo</t>
         </is>
       </c>
       <c r="G732" t="inlineStr">
         <is>
           <t>479080.71</t>
         </is>
       </c>
       <c r="H732" t="inlineStr">
         <is>
           <t>9998751.45</t>
         </is>
       </c>
-      <c r="I732" t="n">
+      <c r="I732" s="2" t="n">
         <v>2280</v>
       </c>
       <c r="J732" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
           <t>C22</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
           <t>Gualea Cruz</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D733" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E733" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F733" t="inlineStr">
         <is>
           <t>Guayllabamba Medio</t>
         </is>
       </c>
       <c r="G733" t="inlineStr">
         <is>
           <t>473513.61</t>
         </is>
       </c>
       <c r="H733" t="inlineStr">
         <is>
           <t>1001157.09</t>
         </is>
       </c>
-      <c r="I733" t="n">
+      <c r="I733" s="2" t="n">
         <v>1500</v>
       </c>
       <c r="J733" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
           <t>C23</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
           <t>La Delicia</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D734" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E734" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F734" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G734" t="inlineStr">
         <is>
           <t>466211.33</t>
         </is>
       </c>
       <c r="H734" t="inlineStr">
         <is>
           <t>10015871.04</t>
         </is>
       </c>
-      <c r="I734" t="n">
+      <c r="I734" s="2" t="n">
         <v>1427</v>
       </c>
       <c r="J734" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
           <t>P77</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
           <t>Las Islas</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D735" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E735" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F735" t="inlineStr">
         <is>
           <t>Guayllabamba Medio</t>
         </is>
       </c>
       <c r="G735" t="inlineStr">
         <is>
           <t>471517.96</t>
         </is>
       </c>
       <c r="H735" t="inlineStr">
         <is>
           <t>10007620.56</t>
         </is>
       </c>
-      <c r="I735" t="n">
+      <c r="I735" s="2" t="n">
         <v>1735</v>
       </c>
       <c r="J735" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
           <t>P76</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
           <t>Nanegal Redondo</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D736" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E736" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F736" t="inlineStr">
         <is>
           <t>Guayllabamba Medio</t>
         </is>
       </c>
       <c r="G736" t="inlineStr">
         <is>
           <t>479900.94</t>
         </is>
       </c>
       <c r="H736" t="inlineStr">
         <is>
           <t>10015463.74</t>
         </is>
       </c>
-      <c r="I736" t="n">
+      <c r="I736" s="2" t="n">
         <v>1115</v>
       </c>
       <c r="J736" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
           <t>E03</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
           <t>Belisario</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D737" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E737" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F737" t="inlineStr">
         <is>
           <t>El Batán</t>
         </is>
       </c>
       <c r="G737" t="inlineStr">
         <is>
           <t>500476.06</t>
         </is>
       </c>
       <c r="H737" t="inlineStr">
         <is>
           <t>9979614.12</t>
         </is>
       </c>
-      <c r="I737" t="n">
+      <c r="I737" s="2" t="n">
         <v>2835</v>
       </c>
       <c r="J737" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
           <t>E04</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
           <t>Jipijapa</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D738" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E738" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F738" t="inlineStr">
         <is>
           <t>El Batán</t>
         </is>
       </c>
       <c r="G738" t="inlineStr">
         <is>
           <t>502162.56</t>
         </is>
       </c>
       <c r="H738" t="inlineStr">
         <is>
           <t>9982057.07</t>
         </is>
       </c>
-      <c r="I738" t="n">
+      <c r="I738" s="2" t="n">
         <v>2788</v>
       </c>
       <c r="J738" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
           <t>E05</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
           <t>El Camal</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D739" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E739" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F739" t="inlineStr">
         <is>
           <t>Machágara</t>
         </is>
       </c>
       <c r="G739" t="inlineStr">
         <is>
           <t>498106.54</t>
         </is>
       </c>
       <c r="H739" t="inlineStr">
         <is>
           <t>9972128.44</t>
         </is>
       </c>
-      <c r="I739" t="n">
+      <c r="I739" s="2" t="n">
         <v>2840</v>
       </c>
       <c r="J739" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
           <t>E06</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
           <t>El Centro</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D740" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E740" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F740" t="inlineStr">
         <is>
           <t>Machágara</t>
         </is>
       </c>
       <c r="G740" t="inlineStr">
         <is>
           <t>498403.90</t>
         </is>
       </c>
       <c r="H740" t="inlineStr">
         <is>
           <t>9975530.19</t>
         </is>
       </c>
-      <c r="I740" t="n">
+      <c r="I740" s="2" t="n">
         <v>2820</v>
       </c>
       <c r="J740" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
           <t>E08</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
           <t>Tumbaco</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D741" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E741" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F741" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G741" t="inlineStr">
         <is>
           <t>510756.15</t>
         </is>
       </c>
       <c r="H741" t="inlineStr">
         <is>
           <t>9976231.15</t>
         </is>
       </c>
-      <c r="I741" t="n">
+      <c r="I741" s="2" t="n">
         <v>2331</v>
       </c>
       <c r="J741" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
           <t>E09</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
           <t>Los Chillos</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D742" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E742" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F742" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G742" t="inlineStr">
         <is>
           <t>504958.81</t>
         </is>
       </c>
       <c r="H742" t="inlineStr">
         <is>
           <t>9967165.43</t>
         </is>
       </c>
-      <c r="I742" t="n">
+      <c r="I742" s="2" t="n">
         <v>2453</v>
       </c>
       <c r="J742" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
           <t>E10</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
           <t>Cotocollao</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D743" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E743" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F743" t="inlineStr">
         <is>
           <t>Colegio</t>
         </is>
       </c>
       <c r="G743" t="inlineStr">
         <is>
           <t>500006.20</t>
         </is>
       </c>
       <c r="H743" t="inlineStr">
         <is>
           <t>9987714.24</t>
         </is>
       </c>
-      <c r="I743" t="n">
+      <c r="I743" s="2" t="n">
         <v>2739</v>
       </c>
       <c r="J743" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
           <t>E11</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
           <t>Carapungo</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D744" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E744" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F744" t="inlineStr">
         <is>
           <t>Guayllabamba Medio</t>
         </is>
       </c>
       <c r="G744" t="inlineStr">
         <is>
           <t>505580.40</t>
         </is>
       </c>
       <c r="H744" t="inlineStr">
         <is>
           <t>9989404.47</t>
         </is>
       </c>
-      <c r="I744" t="n">
+      <c r="I744" s="2" t="n">
         <v>2660</v>
       </c>
       <c r="J744" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
           <t>E12</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
           <t>Guamaní</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D745" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E745" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F745" t="inlineStr">
         <is>
           <t>Machágara</t>
         </is>
       </c>
       <c r="G745" t="inlineStr">
         <is>
           <t>494078.87</t>
         </is>
       </c>
       <c r="H745" t="inlineStr">
         <is>
           <t>9963023.21</t>
         </is>
       </c>
-      <c r="I745" t="n">
+      <c r="I745" s="2" t="n">
         <v>3066</v>
       </c>
       <c r="J745" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
           <t>E13</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
           <t>San Antonio</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D746" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E746" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F746" t="inlineStr">
         <is>
           <t>Guayllabamba Medio</t>
         </is>
       </c>
       <c r="G746" t="inlineStr">
         <is>
           <t>505775.99</t>
         </is>
       </c>
       <c r="H746" t="inlineStr">
         <is>
           <t>9999032.14</t>
         </is>
       </c>
-      <c r="I746" t="n">
+      <c r="I746" s="2" t="n">
         <v>2428</v>
       </c>
       <c r="J746" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
           <t>C24</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
           <t>Itchimbía</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D747" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E747" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F747" t="inlineStr">
         <is>
           <t>Machágara</t>
         </is>
       </c>
       <c r="G747" t="inlineStr">
         <is>
           <t>500011.75</t>
         </is>
       </c>
       <c r="H747" t="inlineStr">
         <is>
           <t>9975491.91</t>
         </is>
       </c>
-      <c r="I747" t="n">
+      <c r="I747" s="2" t="n">
         <v>2960</v>
       </c>
       <c r="J747" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
           <t>PEC</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
           <t>Encañada</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D748" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E748" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F748" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G748" t="inlineStr">
         <is>
           <t>526269.27</t>
         </is>
       </c>
       <c r="H748" t="inlineStr">
         <is>
           <t>9963590.85</t>
         </is>
       </c>
-      <c r="I748" t="n">
+      <c r="I748" s="2" t="n">
         <v>3621</v>
       </c>
       <c r="J748" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
           <t>M5262</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
           <t>Bellavista - Camping</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D749" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E749" t="inlineStr">
         <is>
           <t>Noroccidente</t>
         </is>
       </c>
       <c r="F749" t="inlineStr">
         <is>
           <t>Mindo</t>
         </is>
       </c>
       <c r="G749" t="inlineStr">
         <is>
           <t>479817.92</t>
         </is>
       </c>
       <c r="H749" t="inlineStr">
         <is>
           <t>9998140.43</t>
         </is>
       </c>
-      <c r="I749" t="n">
+      <c r="I749" s="2" t="n">
         <v>2269</v>
       </c>
       <c r="J749" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
           <t>JTUPULLPT1</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
           <t>Pluviométrica Humedal Jatunhuyaco - Pullurima</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D750" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E750" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F750" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G750" t="inlineStr">
         <is>
           <t>526371.55</t>
         </is>
       </c>
       <c r="H750" t="inlineStr">
         <is>
           <t>9944058.26</t>
         </is>
       </c>
-      <c r="I750" t="n">
+      <c r="I750" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J750" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
           <t>PULL_H_HI</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
           <t>Humedal Pullurima</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D751" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E751" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F751" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G751" t="inlineStr">
         <is>
           <t>523961.36</t>
         </is>
       </c>
       <c r="H751" t="inlineStr">
         <is>
           <t>9945804.95</t>
         </is>
       </c>
-      <c r="I751" t="n">
+      <c r="I751" s="2" t="n">
         <v>3912</v>
       </c>
       <c r="J751" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
           <t>PCA2</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
           <t>Carihuayco Bajo</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D752" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E752" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F752" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G752" t="inlineStr">
         <is>
           <t>530627.06</t>
         </is>
       </c>
       <c r="H752" t="inlineStr">
         <is>
           <t>9964455.60</t>
         </is>
       </c>
-      <c r="I752" t="n">
+      <c r="I752" s="2" t="n">
         <v>3720</v>
       </c>
       <c r="J752" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
           <t>M5261</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
           <t>Meteorológica HUMBOLDT</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D753" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E753" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F753" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G753" t="inlineStr">
         <is>
           <t>531876.85</t>
         </is>
       </c>
       <c r="H753" t="inlineStr">
         <is>
           <t>9943480.80</t>
         </is>
       </c>
-      <c r="I753" t="n">
+      <c r="I753" s="2" t="n">
         <v>4047</v>
       </c>
       <c r="J753" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
           <t>M5186F</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
           <t>San José - Tandayapa (Precipitación efectiva)</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D754" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E754" t="inlineStr">
         <is>
           <t>Noroccidente</t>
         </is>
       </c>
       <c r="F754" t="inlineStr">
         <is>
           <t>Mindo</t>
         </is>
       </c>
       <c r="G754" t="inlineStr">
         <is>
           <t>479613.27</t>
         </is>
       </c>
       <c r="H754" t="inlineStr">
         <is>
           <t>9997845.76</t>
         </is>
       </c>
-      <c r="I754" t="n">
+      <c r="I754" s="2" t="n">
         <v>2367</v>
       </c>
       <c r="J754" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
           <t>H5044</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
           <t>Hidrológica HUMBOLDT</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D755" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E755" t="inlineStr">
         <is>
           <t>Mica Quito Sur</t>
         </is>
       </c>
       <c r="F755" t="inlineStr">
         <is>
           <t>Antisana</t>
         </is>
       </c>
       <c r="G755" t="inlineStr">
         <is>
           <t>531902.75</t>
         </is>
       </c>
       <c r="H755" t="inlineStr">
         <is>
           <t>9943450.23</t>
         </is>
       </c>
-      <c r="I755" t="n">
+      <c r="I755" s="2" t="n">
         <v>4045</v>
       </c>
       <c r="J755" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
           <t>C26</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
           <t>La Granja</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D756" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E756" t="inlineStr">
         <is>
           <t>Alcantarillado</t>
         </is>
       </c>
       <c r="F756" t="inlineStr">
         <is>
           <t>El Batán</t>
         </is>
       </c>
       <c r="G756" t="inlineStr">
         <is>
           <t>500293.16</t>
         </is>
       </c>
       <c r="H756" t="inlineStr">
         <is>
           <t>9979479.93</t>
         </is>
       </c>
-      <c r="I756" t="n">
+      <c r="I756" s="2" t="n">
         <v>2851</v>
       </c>
       <c r="J756" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
           <t>JTU01PT91</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
           <t>Pluviométrica Humedal Jatunhuyaco - Pullurima</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D757" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E757" t="inlineStr"/>
       <c r="F757" t="inlineStr"/>
       <c r="G757" t="inlineStr">
         <is>
           <t>526371.55</t>
         </is>
       </c>
       <c r="H757" t="inlineStr">
         <is>
           <t>9944058.26</t>
         </is>
       </c>
-      <c r="I757" t="n">
+      <c r="I757" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J757" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
           <t>Pru_PT_MI</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
           <t>Prueba_MI</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D758" t="inlineStr">
         <is>
           <t>Napo</t>
         </is>
       </c>
       <c r="E758" t="inlineStr"/>
       <c r="F758" t="inlineStr"/>
       <c r="G758" t="inlineStr">
         <is>
           <t>555642.65</t>
         </is>
       </c>
       <c r="H758" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
-      <c r="I758" t="n">
+      <c r="I758" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="J758" t="inlineStr">
         <is>
           <t>No operativa</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
           <t>H65</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
           <t>Guambi</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
           <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D759" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E759" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F759" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G759" t="inlineStr">
         <is>
           <t>529291.94</t>
         </is>
       </c>
       <c r="H759" t="inlineStr">
         <is>
           <t>9973110.13</t>
         </is>
       </c>
-      <c r="I759" t="n">
+      <c r="I759" s="2" t="n">
         <v>3760</v>
       </c>
       <c r="J759" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
           <t>P80</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
           <t>Guambi</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
           <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D760" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E760" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F760" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G760" t="inlineStr">
         <is>
           <t>529291.94</t>
         </is>
       </c>
       <c r="H760" t="inlineStr">
         <is>
           <t>9973110.13</t>
         </is>
       </c>
-      <c r="I760" t="n">
+      <c r="I760" s="2" t="n">
         <v>3760</v>
       </c>
       <c r="J760" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
+  <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>