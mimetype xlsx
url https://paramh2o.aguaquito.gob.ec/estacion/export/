--- v1 (2026-06-26)
+++ v2 (2026-08-13)
@@ -425,51 +425,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J760"/>
+  <dimension ref="A1:J759"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Código</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Nombre</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -29653,51 +29653,51 @@
           <t>Climatológica</t>
         </is>
       </c>
       <c r="D733" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E733" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F733" t="inlineStr">
         <is>
           <t>Guayllabamba Medio</t>
         </is>
       </c>
       <c r="G733" t="inlineStr">
         <is>
           <t>473513.61</t>
         </is>
       </c>
       <c r="H733" t="inlineStr">
         <is>
-          <t>1001157.09</t>
+          <t>10011571.09</t>
         </is>
       </c>
       <c r="I733" s="2" t="n">
         <v>1500</v>
       </c>
       <c r="J733" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
           <t>C23</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
           <t>La Delicia</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
           <t>Climatológica</t>
@@ -30860,183 +30860,141 @@
       </c>
       <c r="E757" t="inlineStr"/>
       <c r="F757" t="inlineStr"/>
       <c r="G757" t="inlineStr">
         <is>
           <t>526371.55</t>
         </is>
       </c>
       <c r="H757" t="inlineStr">
         <is>
           <t>9944058.26</t>
         </is>
       </c>
       <c r="I757" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J757" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>Pru_PT_MI</t>
+          <t>H65</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>Prueba_MI</t>
+          <t>Guambi</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
-          <t>Pluviométrica</t>
+          <t>Hidrométrica</t>
         </is>
       </c>
       <c r="D758" t="inlineStr">
         <is>
-          <t>Napo</t>
-[...3 lines deleted...]
-      <c r="F758" t="inlineStr"/>
+          <t>Pichincha</t>
+        </is>
+      </c>
+      <c r="E758" t="inlineStr">
+        <is>
+          <t>Menores</t>
+        </is>
+      </c>
+      <c r="F758" t="inlineStr">
+        <is>
+          <t>Guayllabamba Alto</t>
+        </is>
+      </c>
       <c r="G758" t="inlineStr">
         <is>
-          <t>555642.65</t>
+          <t>529291.94</t>
         </is>
       </c>
       <c r="H758" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>9973110.13</t>
         </is>
       </c>
       <c r="I758" s="2" t="n">
-        <v>4000</v>
+        <v>3760</v>
       </c>
       <c r="J758" t="inlineStr">
         <is>
-          <t>No operativa</t>
+          <t>Operativa</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>H65</t>
+          <t>P80</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
           <t>Guambi</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
-          <t>Hidrométrica</t>
+          <t>Pluviométrica</t>
         </is>
       </c>
       <c r="D759" t="inlineStr">
         <is>
           <t>Pichincha</t>
         </is>
       </c>
       <c r="E759" t="inlineStr">
         <is>
           <t>Menores</t>
         </is>
       </c>
       <c r="F759" t="inlineStr">
         <is>
           <t>Guayllabamba Alto</t>
         </is>
       </c>
       <c r="G759" t="inlineStr">
         <is>
           <t>529291.94</t>
         </is>
       </c>
       <c r="H759" t="inlineStr">
         <is>
           <t>9973110.13</t>
         </is>
       </c>
       <c r="I759" s="2" t="n">
         <v>3760</v>
       </c>
       <c r="J759" t="inlineStr">
-        <is>
-[...48 lines deleted...]
-      <c r="J760" t="inlineStr">
         <is>
           <t>Operativa</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>